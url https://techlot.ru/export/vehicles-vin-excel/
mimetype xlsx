--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -410,3572 +410,15690 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B293"/>
+  <dimension ref="A1:Q223"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
-    <col width="50" customWidth="1" min="2" max="2"/>
+    <col width="15" customWidth="1" min="2" max="2"/>
+    <col width="20" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="5" max="5"/>
+    <col width="15" customWidth="1" min="6" max="6"/>
+    <col width="12" customWidth="1" min="7" max="7"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
+    <col width="15" customWidth="1" min="9" max="9"/>
+    <col width="20" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="25" customWidth="1" min="12" max="12"/>
+    <col width="15" customWidth="1" min="13" max="13"/>
+    <col width="15" customWidth="1" min="14" max="14"/>
+    <col width="15" customWidth="1" min="15" max="15"/>
+    <col width="20" customWidth="1" min="16" max="16"/>
+    <col width="50" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>VIN</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
+          <t>Марка</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Модель</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Тип техники</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Год</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Цвет</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Пробег, км</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Тип двигателя</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Мощность, л.с.</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Коробка передач</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Колесная формула</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Техническое состояние</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Стоимость, ₽</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Статус</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>Город</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>Регион</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>XD277N2LJP7700299</t>
+          <t>X96A64R42P0024431</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gruzovoj-furgon-af-77n2lj-02/</t>
+          <t>GAZELLE NEXT</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A64R42</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E2" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>121</v>
+      </c>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M2" t="n">
+        <v>2431100</v>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024431/</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>XZV27112AR0000038</t>
+          <t>LZGJR4V48PX003221</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a1/</t>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>SX3258DR384</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E3" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>423</v>
+      </c>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr"/>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx3258dr384-lzgjr4v48px003221/</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>XZV27112AR0000037</t>
+          <t>LS4ASE2A8PA707595</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a/</t>
+          <t>Chagan</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>UNI-K</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>70077</v>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>226</v>
+      </c>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr"/>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/chagan-uni-k-ls4ase2a8pa707595/</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>WDD2130681A567244</t>
+          <t>LVTDD24B1PD334973</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mersedes-benz-e450-4-matic4/</t>
+          <t>EXEED</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>VX C 710</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>165965</v>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>249</v>
+      </c>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr"/>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/exceed-vx-c-710-lvtdd24b1pd334973/</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>WDD2130681A568216</t>
+          <t>X96A64R42P0024457</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mersedes-benz-e450-4-matic3/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>NEXT A64R42</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E6" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>285000</v>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>121</v>
+      </c>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M6" t="n">
+        <v>2039775</v>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024457/</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>WDD2130681A568033</t>
+          <t>LFWKVXRP6N1E18798</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mersedes-benz-e450-4-matic2/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>258938</v>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>390</v>
+      </c>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr"/>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-lfwkvxrp6n1e18798/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>WDD2130681A570226</t>
+          <t>Z8NTAAT32ES140396</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mersedes-benz-e450-4-matic1/</t>
+          <t>NISSAN</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>X-Trail</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>245562</v>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>144</v>
+      </c>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/ntaat-nissan-x-trail-z8ntaat32es140396/</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>WDD2130681A572095</t>
+          <t>XTT236022R1006407</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mersedes-benz-e450-4-matic/</t>
+          <t>UAZ</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>PROFI</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E9" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>20562</v>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Газ</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>150</v>
+      </c>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>4х4</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr"/>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/uaz-profi-xtt236022r1006407/</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>LS5A2DKE2NA320708</t>
+          <t>LVVDC21B7PD223715</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/legkovoj-avtomobil-changan-uni-v/</t>
+          <t>OMODA</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>S5</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E10" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>25387</v>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I10" t="n">
+        <v>147</v>
+      </c>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr"/>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/omoda-s5/</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>LZZ7CCWD0PC475500</t>
+          <t>XZV27112AR0000038</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sedelnyj-tyagach-sitrak-c7h-2/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>27112A</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E11" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>51861</v>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Газ</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>107</v>
+      </c>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M11" t="n">
+        <v>2280400</v>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a1/</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>X5H806015L0000196</t>
+          <t>XZV3010GDR0002341</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kamaz-ko-806-01/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>310GD</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E12" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>181521</v>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I12" t="n">
+        <v>169</v>
+      </c>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M12" t="n">
+        <v>2705917</v>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3010gd-3/</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>LA99HRW32P0LYR001</t>
+          <t>XWERH81DDN0010957</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specializirovannyj-pricep-dlya-perevozki-krupnogaboritnyh-gruzov-amur/</t>
+          <t>Kia</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>SORENTO</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E13" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Коричневый</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>202283</v>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I13" t="n">
+        <v>180</v>
+      </c>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kia-sorento-xwerh81ddn0010957/</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>X7LHSRHGD61661205</t>
+          <t>X2FXXXESGXNY86120</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/renault-duster/</t>
+          <t>Ford</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Transit FCD 310M</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E14" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>181349</v>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I14" t="n">
+        <v>125</v>
+      </c>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr"/>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/ford-transit-fcd-310m-x2fxxxesgxny86120/</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>X96A64R42P0024415</t>
+          <t>X2FXXXESGXNY86110</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42-6/</t>
+          <t>Ford</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Transit FCD 310M</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E15" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>223485</v>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I15" t="n">
+        <v>125</v>
+      </c>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr"/>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/ford-transit-fcd-310m-x2fxxxesgxny86110/</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>30230100537</t>
+          <t>X96A64R42P0024550</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/samohodnyj-shtabeler-premium-bx-1555l/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>NEXT A64R42</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E16" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>0</v>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I16" t="n">
+        <v>121</v>
+      </c>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr"/>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr"/>
+      <c r="P16" t="inlineStr"/>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/gazelle-next-x96a64r42p0024550/</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Y4K8622Z5PB915484</t>
+          <t>LZFH18X16PD004017</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/avtomobil-legkovoj-geely-coolray-da41ke5/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E17" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>465365</v>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I17" t="n">
+        <v>517</v>
+      </c>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr"/>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-lzfh18x16pd004017/</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>CXG00822JP0C00033</t>
+          <t>XZV3009Z5N0006286</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gusenichnyj-ekskavator-xgma-xg822el/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>3009Z5</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E18" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>157086</v>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I18" t="n">
+        <v>150</v>
+      </c>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr"/>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3009z5-xzv3009z5n0006286/</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>MCW3CX4WLM3048246</t>
+          <t>05020DP7860</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ekskavator-pogruzchik-jcb-3cxk14m2nm-1/</t>
+          <t>CHL</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>CPD20</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E19" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>14</v>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="n">
+        <v>382</v>
+      </c>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M19" t="n">
+        <v>1433400</v>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/05020dp7860/</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>1YNE33BLVMC001347</t>
+          <t>X0T988800P0003523</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ekskavator-john-deere-e330lc/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>9888</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E20" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" t="n">
+        <v>0</v>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr"/>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="inlineStr"/>
+      <c r="M20" t="inlineStr"/>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/9888-x0t988800p0003523/</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>FNH921F1NZHE10936</t>
+          <t>XTC549015P2584987</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/pogruzchik-case-921f/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>М1945</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E21" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>335675</v>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I21" t="n">
+        <v>450</v>
+      </c>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr"/>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/1945-xtc549015p2584987/</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>6011463031</t>
+          <t>X8B279764P0032576</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/avtopogruzchik-s-vilochnym-zahvatom-zoomlion-fd30/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>ГАЗон NEXT</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E22" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>50818</v>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I22" t="n">
+        <v>169</v>
+      </c>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M22" t="n">
+        <v>3638900</v>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-13/</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>LZZ7CCWD6PC619258</t>
+          <t>LGWDCE1A3SM605839</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sedelnyj-tyagach-sitrak-c7h-1/</t>
+          <t>GWM</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>KINKONG POER</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E23" t="n">
+        <v>2025</v>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>41644</v>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I23" t="n">
+        <v>150</v>
+      </c>
+      <c r="J23" t="inlineStr"/>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr"/>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-12/</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Z9M2130875L041450</t>
+          <t>640302025020700092</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mersedes-benz-e200-4-matic/</t>
+          <t>BENNETT</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>40</v>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr"/>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M24" t="n">
+        <v>805300</v>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-11/</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>X895408D3P0GZ6154</t>
+          <t>321030531410</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specialnyj-gruzovoj-bortovoj-osnashennyj-kmu/</t>
+          <t>Lonking</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>LG30DT</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E25" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>70</v>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M25" t="n">
+        <v>941700</v>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/lonking-lg30dt-321030531410/</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>MCW3CX4WLM3041703</t>
+          <t>6011463031</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ekskavator-pogruzchik-jcb-3cxk14m2nm/</t>
+          <t>Zoomlion</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>FD30</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Зеленый</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>211</v>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M26" t="n">
+        <v>1057750</v>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/zoomlion-fd15-6011463031/</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>LFWKVXRP1N1F15715</t>
+          <t>XD277N2LJP7700299</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/samosval-faw-j6/</t>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>АФ-77N2LJ-02</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>155527</v>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I27" t="n">
+        <v>152</v>
+      </c>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M27" t="n">
+        <v>2948650</v>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/77n2lj-02-xd277n2ljp7700299/</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>LDP95H96XRE925393</t>
+          <t>XEYDD14B3RA001261</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/legkovoj-avtomobil-voyah-free/</t>
+          <t>EXEED</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>RX</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>30736</v>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I28" t="n">
+        <v>249</v>
+      </c>
+      <c r="J28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>4х4</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M28" t="n">
+        <v>3208525</v>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/exeed-rx-xeydd14b3ra001261/</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>X96A64R42P0024612</t>
+          <t>Z9M2130875L041450</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gaz-gazelle-next-a64r42/</t>
+          <t>Mersedes Benz</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>E200 4 Matic</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G29" t="n">
+        <v>286392</v>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I29" t="n">
+        <v>197</v>
+      </c>
+      <c r="J29" t="inlineStr"/>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="inlineStr"/>
+      <c r="M29" t="n">
+        <v>3341625</v>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/mersedes-benz-e200-4-matic/</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>XD4NW300000000410</t>
+          <t>XDF65910010009591</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/polupricep-wielton-nw-3/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>659100</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Автоспецтехника</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G30" t="n">
+        <v>3887</v>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I30" t="n">
+        <v>301</v>
+      </c>
+      <c r="J30" t="inlineStr"/>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M30" t="n">
+        <v>8967300</v>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/659100-vin-xdf65910010009591/</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>X0T978830N0000227</t>
+          <t>SY024NCDM0578</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/polupricep-tonar-97883/</t>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>SANY SY245H</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G31" t="n">
+        <v>2082</v>
+      </c>
+      <c r="H31" t="inlineStr"/>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M31" t="n">
+        <v>9261825</v>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sany-sy245h-sy024ncdm0578/</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>LZZ7CCWD1NC455950</t>
+          <t>XUG0430ZCSHH00463</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sedelnyj-tyagach-sitrak-c7h/</t>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>XCMG XZ430E</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>2025</v>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G32" t="n">
+        <v>368</v>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M32" t="n">
+        <v>12209000</v>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P32" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-5/</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>XEYDD14B3RA001261</t>
+          <t>CLG923FNVRE722289</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/legkovoj-avtomobil-exeed-rx/</t>
+          <t>LIUGONG</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>923FN</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E33" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G33" t="n">
+        <v>2004</v>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="n">
+        <v>124</v>
+      </c>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M33" t="n">
+        <v>8481100</v>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/liugong-923fn-clg923fnvre722289/</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>LFWKVXRP5P1E02000</t>
+          <t>LZFF31T65ND003108</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gruzovoj-samosval-faw-j6/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E34" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G34" t="n">
+        <v>115804</v>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I34" t="n">
+        <v>387</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M34" t="n">
+        <v>2466573</v>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-10/</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>LGWFF7A57RJ648638</t>
+          <t>1771</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/avtomobil-legkovoj-gwm-tank-300/</t>
+          <t>Промагротехника</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>РВМ-6</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E35" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G35" t="n">
+        <v>0</v>
+      </c>
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr"/>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr"/>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/LD-6PK/</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>07020DL9071</t>
+          <t>XTC652005M1451757</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-10/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E36" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G36" t="n">
+        <v>59938</v>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I36" t="n">
+        <v>400</v>
+      </c>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M36" t="n">
+        <v>2401403</v>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53-xtc652005m1451757/</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>07020DL8972</t>
+          <t>XTC549005L2543661</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-9/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>M1840 5490-S5</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E37" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G37" t="n">
+        <v>329074</v>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I37" t="n">
+        <v>401</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M37" t="n">
+        <v>2900308</v>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/1840/</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>LGWFF6A51NH940054</t>
+          <t>XTC549015N2566015</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/legkovoj-universal-haval-dargo/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>M1945 54901-94</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E38" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G38" t="n">
+        <v>141312</v>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I38" t="n">
+        <v>450</v>
+      </c>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M38" t="n">
+        <v>3481600</v>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/m1945/</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>07020DL8973</t>
+          <t>XTC658015M2557198</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-8/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>K5042</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E39" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G39" t="n">
+        <v>61149</v>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I39" t="n">
+        <v>428</v>
+      </c>
+      <c r="J39" t="inlineStr"/>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>8×4</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M39" t="n">
+        <v>2617560</v>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/5042-4/</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>X96A64R42P0025158</t>
+          <t>ESHT-PKRC-093</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42-2/</t>
+          <t>Мещёра</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>ПТСЕ-10</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E40" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Зеленый</t>
+        </is>
+      </c>
+      <c r="G40" t="n">
+        <v>0</v>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M40" t="n">
+        <v>428000</v>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2-10-01-2/</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>X96A64R42P0024457</t>
+          <t>SDWM20231897</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42-1/</t>
+          <t>HDCM</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>4TX</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E41" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G41" t="n">
+        <v>2616</v>
+      </c>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr"/>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M41" t="n">
+        <v>3083400</v>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hdcm-4-tx/</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>07020DL9164</t>
+          <t>LFWKVXRP4N1E13549</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-6/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E42" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G42" t="n">
+        <v>180000</v>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I42" t="n">
+        <v>390</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M42" t="n">
+        <v>2208778</v>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-35/</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>07020DL8864</t>
+          <t>ESHT-PKRC-100</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-5/</t>
+          <t>Мещёра</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>ПТСЕ-10</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E43" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Зеленый</t>
+        </is>
+      </c>
+      <c r="G43" t="n">
+        <v>0</v>
+      </c>
+      <c r="H43" t="inlineStr"/>
+      <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr"/>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M43" t="n">
+        <v>379600</v>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-6/</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>07020DL9070</t>
+          <t>LFWMXXRX1P1F07099</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-4/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E44" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G44" t="n">
+        <v>120000</v>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I44" t="n">
+        <v>420</v>
+      </c>
+      <c r="J44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M44" t="n">
+        <v>2631300</v>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-36/</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>07020DL5345</t>
+          <t>ACPNDXX71651</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-3/</t>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>U-Drill Plus</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E45" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G45" t="n">
+        <v>0</v>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr"/>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M45" t="n">
+        <v>3635500</v>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-ts-drill-acpndxx71651/</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>07020DL9069</t>
+          <t>ESHT-PKRC-092</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-2/</t>
+          <t>Мещёра</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>ПТСЕ-10</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E46" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Зеленый</t>
+        </is>
+      </c>
+      <c r="G46" t="n">
+        <v>0</v>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M46" t="n">
+        <v>426900</v>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O46" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/x000d_-2-10-01_x000d/</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>07020DL9072</t>
+          <t>XTC652005M1451775</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-1/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E47" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G47" t="n">
+        <v>59938</v>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I47" t="n">
+        <v>400</v>
+      </c>
+      <c r="J47" t="inlineStr"/>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M47" t="n">
+        <v>1887836</v>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O47" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53-5/</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>X96A64R42P0024557</t>
+          <t>ACPNDXX71626</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42/</t>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>U-Drill Plus</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E48" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G48" t="n">
+        <v>0</v>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="inlineStr"/>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M48" t="n">
+        <v>3843400</v>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-ts-drill-acpndxx71626/</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>XUHMFR111R0000015</t>
+          <t>XTC658015M2557155</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specializirovannyj-furgon-izotermicheskij-foton-mfr111/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>K5042</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E49" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G49" t="n">
+        <v>0</v>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I49" t="n">
+        <v>428</v>
+      </c>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M49" t="n">
+        <v>3572070</v>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/k5042-xtc658015m2557155/</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>07020DL9073</t>
+          <t>XTC658015M2557829</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>K5042</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E50" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G50" t="n">
+        <v>77784</v>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I50" t="n">
+        <v>428</v>
+      </c>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M50" t="n">
+        <v>4340700</v>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/5042-3/</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>YS2R4X20002173741</t>
+          <t>LZFF31T62ND003079</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sedelnyj-tyagach-scania-r4x200-r450/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E51" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G51" t="n">
+        <v>0</v>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I51" t="n">
+        <v>388</v>
+      </c>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr"/>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-9/</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>LZGJXDT69MX000589</t>
+          <t>NRNDAZAA1N1000140</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gruzovoj-samosval-shacman-sx331863366/</t>
+          <t>Basak</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>5120</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E52" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G52" t="n">
+        <v>3539</v>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="n">
+        <v>116</v>
+      </c>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>4х4</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M52" t="n">
+        <v>3712600</v>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/basak-5120/</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>XZGFF06A0RA377302</t>
+          <t>CAT0318DTHBP20061</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/legkovoj-universal-haval-f7/</t>
+          <t>Caterpillar</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>318D2L</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E53" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G53" t="n">
+        <v>0</v>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I53" t="n">
+        <v>172</v>
+      </c>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M53" t="n">
+        <v>7045600</v>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/caterpillar-318d2l/</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>DZ25C230401100001</t>
+          <t>XTC652005N1471647</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/goodeng-gs-250-ls/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E54" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G54" t="n">
+        <v>0</v>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I54" t="n">
+        <v>400</v>
+      </c>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M54" t="n">
+        <v>1955900</v>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53-xtc652005n1471647/</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>XZV3009Z6N0006873</t>
+          <t>WK6SC1UD2PDG00396</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3009z6/</t>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>U-DRILL PLUS 6001</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E55" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G55" t="n">
+        <v>0</v>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M55" t="n">
+        <v>7132720</v>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-u-drill-plus-6001/</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>LVTDD24BXPD211995</t>
+          <t>XUHZ81112R1000054</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/exeed-vx/</t>
+          <t>Dongfeng</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Z81112</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E56" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G56" t="n">
+        <v>0</v>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I56" t="n">
+        <v>140</v>
+      </c>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M56" t="n">
+        <v>2008772</v>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/z81112-5/</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>LZGJD3X1XPX055929</t>
+          <t>X8V924900N3S00021</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx4188yy381/</t>
+          <t>РИАТ</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>924900-130</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E57" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G57" t="n">
+        <v>0</v>
+      </c>
+      <c r="H57" t="inlineStr"/>
+      <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr"/>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M57" t="n">
+        <v>1693877</v>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/924900-5/</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>LFWNHXSDXP1F91098</t>
+          <t>X1F933410L7002856</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j7-3/</t>
+          <t>НЕФАЗ</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>93341</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E58" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G58" t="n">
+        <v>0</v>
+      </c>
+      <c r="H58" t="inlineStr"/>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr"/>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M58" t="n">
+        <v>1408100</v>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/93341-x1f933410l7002856/</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>LFWNHXSD4P1F91646</t>
+          <t>X6S588513P0000121</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j7-2/</t>
+          <t>ТЗА</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>588513</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E59" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G59" t="n">
+        <v>0</v>
+      </c>
+      <c r="H59" t="inlineStr"/>
+      <c r="I59" t="inlineStr"/>
+      <c r="J59" t="inlineStr"/>
+      <c r="K59" t="inlineStr"/>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M59" t="n">
+        <v>1531200</v>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/588513/</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>XTAKS025LS1498407</t>
+          <t>LG6ZNCNH1PX002843</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/lada-largus/</t>
+          <t>Dayun</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>CGC4250</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E60" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G60" t="n">
+        <v>116618</v>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I60" t="n">
+        <v>400</v>
+      </c>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M60" t="n">
+        <v>4607725</v>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/dayun-cgc4250/</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>LZGJX4Z66NX042520</t>
+          <t>LFWMXXRX2P1F01568</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx331863366-10/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E61" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>59674</v>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I61" t="n">
+        <v>420</v>
+      </c>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M61" t="n">
+        <v>3016300</v>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-14/</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>LZFF31T65ND010916</t>
+          <t>X8V924900N3S00022</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/x000d_-hongyan-908/</t>
+          <t>РИАТ</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>РИАТ 924900-130</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E62" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>0</v>
+      </c>
+      <c r="H62" t="inlineStr"/>
+      <c r="I62" t="inlineStr"/>
+      <c r="J62" t="inlineStr"/>
+      <c r="K62" t="inlineStr"/>
+      <c r="L62" t="inlineStr"/>
+      <c r="M62" t="n">
+        <v>1693877</v>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/924900-4/</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>LZFF31T66ND010407</t>
+          <t>4492885</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/x000d_-_x000d_-hongyan-908/</t>
+          <t>Forload</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>FL388</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E63" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
+        <v>0</v>
+      </c>
+      <c r="H63" t="inlineStr"/>
+      <c r="I63" t="n">
+        <v>123</v>
+      </c>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>4х4</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M63" t="n">
+        <v>3891559</v>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/forload-fl388-44/</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>10H1989</t>
+          <t>LZGJX4V62NX043055</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-9/</t>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>SX33186V366</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E64" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>163735</v>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I64" t="n">
+        <v>430</v>
+      </c>
+      <c r="J64" t="inlineStr"/>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M64" t="n">
+        <v>3334200</v>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx33186v366-2/</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>1480-1481</t>
+          <t>XU42834PEP0000430</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-8/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2834PE</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E65" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>93865</v>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr"/>
+      <c r="J65" t="inlineStr"/>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M65" t="n">
+        <v>1402600</v>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2834pe-4/</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>3454</t>
+          <t>LFWMXXRXXN1F16459</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/rme-13/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E66" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
+        <v>131155</v>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Газ</t>
+        </is>
+      </c>
+      <c r="I66" t="n">
+        <v>420</v>
+      </c>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M66" t="n">
+        <v>2356200</v>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-5/</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>ESHT-PKRC-092</t>
+          <t>XTC652005L1436441</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/x000d_-2-10-01_x000d/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E67" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>132744</v>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I67" t="n">
+        <v>400</v>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>6×4</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M67" t="n">
+        <v>2067000</v>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53-4/</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>MXHTC811DNK029974</t>
+          <t>LZGJX4V67NX023500</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hyundai-staria/</t>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>SX33186V366</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E68" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>147135</v>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I68" t="n">
+        <v>423</v>
+      </c>
+      <c r="J68" t="inlineStr"/>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M68" t="n">
+        <v>2567500</v>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx33186v366-lzgjx4v67nx023500/</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Z9M1671195L009096</t>
+          <t>WMA06SZZ2JM790670</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-gle-class/</t>
+          <t>MAN</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>TGS 18.440</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E69" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G69" t="n">
+        <v>815531</v>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I69" t="n">
+        <v>441</v>
+      </c>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M69" t="n">
+        <v>3176900</v>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/man-tgs/</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Z94C251BBNR186283</t>
+          <t>Z0G945350P0008735</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kia-rio/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>9453-0000010-50</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E70" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G70" t="n">
+        <v>0</v>
+      </c>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr"/>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="inlineStr"/>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M70" t="n">
+        <v>1440000</v>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-5/</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>XZV3009A3N0003568</t>
+          <t>Z9M96340350432105</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3009a3-2/</t>
+          <t>Mercedes-Benz</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>ACTROS 1842LS</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E71" t="n">
+        <v>2019</v>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Зеленый</t>
+        </is>
+      </c>
+      <c r="G71" t="n">
+        <v>911278</v>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I71" t="n">
+        <v>422</v>
+      </c>
+      <c r="J71" t="inlineStr"/>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M71" t="n">
+        <v>3745600</v>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-2/</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>XZV3009A3N0003564</t>
+          <t>LZGJD3X1XPX055929</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3009a3/</t>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>SX4188YY381</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E72" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G72" t="n">
+        <v>223840</v>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I72" t="n">
+        <v>480</v>
+      </c>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M72" t="n">
+        <v>4389375</v>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx4188yy381/</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>XTT236031N1018817</t>
+          <t>XZV3009A3N0003568</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/uaz-profi-4/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>3009A3</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E73" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G73" t="n">
+        <v>218159</v>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Газ, бензин</t>
+        </is>
+      </c>
+      <c r="I73" t="n">
+        <v>107</v>
+      </c>
+      <c r="J73" t="inlineStr"/>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M73" t="n">
+        <v>1267438</v>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3009a3-2/</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>XTC658015M2557198</t>
+          <t>Z9M96340350394237</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5042-4/</t>
+          <t>Mercedes-Benz</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>ACTROS 1842LS</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E74" t="n">
+        <v>2019</v>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Зеленый</t>
+        </is>
+      </c>
+      <c r="G74" t="n">
+        <v>0</v>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I74" t="n">
+        <v>422</v>
+      </c>
+      <c r="J74" t="inlineStr"/>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M74" t="n">
+        <v>3805000</v>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O74" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-4/</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>XTC549015N2566015</t>
+          <t>У3М5440С9М0000487</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/m1945/</t>
+          <t>МАЗ</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>5440С9</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E75" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G75" t="n">
+        <v>0</v>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I75" t="n">
+        <v>420</v>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>4x2</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M75" t="n">
+        <v>1693478</v>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/54409/</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>X6S588513P0000123</t>
+          <t>X0T958920N0002540</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/588513-2/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E76" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G76" t="n">
+        <v>0</v>
+      </c>
+      <c r="H76" t="inlineStr"/>
+      <c r="I76" t="inlineStr"/>
+      <c r="J76" t="inlineStr"/>
+      <c r="K76" t="inlineStr"/>
+      <c r="L76" t="inlineStr"/>
+      <c r="M76" t="n">
+        <v>1581817</v>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-5/</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>X6S588513P0000121</t>
+          <t>XTC549005M2551167</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/588513/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>M1840</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E77" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G77" t="n">
+        <v>514969</v>
+      </c>
+      <c r="H77" t="inlineStr"/>
+      <c r="I77" t="n">
+        <v>405</v>
+      </c>
+      <c r="J77" t="inlineStr"/>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M77" t="n">
+        <v>2274625</v>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O77" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/1840-xtc549005m2551167/</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>X0T978820L0000299</t>
+          <t>64364399PTP320P0FW7288</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/97882/</t>
+          <t>Ярославич</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>ПСП-20 Гигант</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E78" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G78" t="n">
+        <v>0</v>
+      </c>
+      <c r="H78" t="inlineStr"/>
+      <c r="I78" t="inlineStr"/>
+      <c r="J78" t="inlineStr"/>
+      <c r="K78" t="inlineStr"/>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M78" t="n">
+        <v>3554200</v>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/yaroslavich-20-64364399ptp320p0fw7288/</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>X0T958920P0003081</t>
+          <t>LZZ7CMXD2PC613333</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-11/</t>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E79" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G79" t="n">
+        <v>120000</v>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I79" t="n">
+        <v>540</v>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M79" t="n">
+        <v>4144075</v>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O79" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sitrak-c7h-2/</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>X0T958920P0003079</t>
+          <t>LZZ5DYSDXNW074331</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-10/</t>
+          <t>Howo</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>ZZ3407S3867E</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E80" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G80" t="n">
+        <v>105332</v>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>380</v>
+      </c>
+      <c r="J80" t="inlineStr"/>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>8×4</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M80" t="n">
+        <v>2345575</v>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/howo-zz3407s3867e-2/</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>WBACW810509G00923</t>
+          <t>У3М5440С9L0000469</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/bmw-x7-xdrive30d/</t>
+          <t>МАЗ</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>5440C9-520-030</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E81" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G81" t="n">
+        <v>0</v>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I81" t="n">
+        <v>420</v>
+      </c>
+      <c r="J81" t="inlineStr"/>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M81" t="n">
+        <v>1883893</v>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O81" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/5440c9/</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>NRNDAZAA1N1000140</t>
+          <t>X0T958920N0002573</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/basak-5120/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E82" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G82" t="n">
+        <v>0</v>
+      </c>
+      <c r="H82" t="inlineStr"/>
+      <c r="I82" t="inlineStr"/>
+      <c r="J82" t="inlineStr"/>
+      <c r="K82" t="inlineStr"/>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M82" t="n">
+        <v>1581817</v>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-7/</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>LZGJX4Z64NX038448</t>
+          <t>X0T958920P0003081</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx331863366-9/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E83" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G83" t="n">
+        <v>0</v>
+      </c>
+      <c r="H83" t="inlineStr"/>
+      <c r="I83" t="inlineStr"/>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="inlineStr"/>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M83" t="n">
+        <v>1582413</v>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O83" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-11/</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>LZGJX4V67NX023500</t>
+          <t>X0T958920N0002473</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx33186v366-4/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E84" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G84" t="n">
+        <v>0</v>
+      </c>
+      <c r="H84" t="inlineStr"/>
+      <c r="I84" t="inlineStr"/>
+      <c r="J84" t="inlineStr"/>
+      <c r="K84" t="inlineStr"/>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M84" t="n">
+        <v>1540093</v>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O84" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q84" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-6/</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>LZGJL4W44NX042739</t>
+          <t>XZV3009A3N0003564</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx42584w324c-4/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Луидор 3009D3</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E85" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G85" t="n">
+        <v>224489</v>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I85" t="n">
+        <v>107</v>
+      </c>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M85" t="n">
+        <v>1223300</v>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O85" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q85" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3009a3/</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>LZGJL4W42NX042741</t>
+          <t>LZGJX4Z68PX043073</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx42584w324c-3/</t>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>SX331863366</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E86" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G86" t="n">
+        <v>76658</v>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I86" t="n">
+        <v>550</v>
+      </c>
+      <c r="J86" t="inlineStr"/>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M86" t="n">
+        <v>2909738</v>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q86" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx331863366-4/</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>LZGJL4W42NX042738</t>
+          <t>LGWFFFA67RJ646309</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx42584w324c-2/</t>
+          <t>HAVAL</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Н9</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E87" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G87" t="n">
+        <v>27556</v>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I87" t="n">
+        <v>184</v>
+      </c>
+      <c r="J87" t="inlineStr"/>
+      <c r="K87" t="inlineStr"/>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M87" t="n">
+        <v>3841025</v>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O87" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q87" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/legkovoj-avtomobil-haval-n9/</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>LZFF31T65ND003108</t>
+          <t>XTARS045LS1546111</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-10/</t>
+          <t>ВАЗ (LADA)</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>LARGUS RS045L</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E88" t="n">
+        <v>2025</v>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G88" t="n">
+        <v>22366</v>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I88" t="n">
+        <v>106</v>
+      </c>
+      <c r="J88" t="inlineStr"/>
+      <c r="K88" t="inlineStr"/>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M88" t="n">
+        <v>1512050</v>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O88" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q88" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/avtomobil-legkovoj-lada-largus-rs045l/</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>LFWNHXSE5PAD15260</t>
+          <t>XZV27112AR0000037</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-jh6/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>27112A</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E89" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G89" t="n">
+        <v>55871</v>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Газ</t>
+        </is>
+      </c>
+      <c r="I89" t="n">
+        <v>107</v>
+      </c>
+      <c r="J89" t="inlineStr"/>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M89" t="n">
+        <v>2262800</v>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O89" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q89" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a/</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>LFWMXXRXXN1F20043</t>
+          <t>LZZ7CCWD6PC619258</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-47/</t>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E90" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F90" t="inlineStr"/>
+      <c r="G90" t="n">
+        <v>435343</v>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I90" t="n">
+        <v>480</v>
+      </c>
+      <c r="J90" t="inlineStr"/>
+      <c r="K90" t="inlineStr"/>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M90" t="n">
+        <v>3659800</v>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O90" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sedelnyj-tyagach-sitrak-c7h-1/</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>LFWMXXRX9N1F19031</t>
+          <t>X96A64R42P0024612</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-46/</t>
+          <t>GAZELLE NEXT</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>A64R42</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E91" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G91" t="n">
+        <v>257141</v>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I91" t="n">
+        <v>121</v>
+      </c>
+      <c r="J91" t="inlineStr"/>
+      <c r="K91" t="inlineStr"/>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M91" t="n">
+        <v>2257300</v>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O91" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q91" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/gaz-gazelle-next-a64r42/</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>LFWMXXRX3N1F19333</t>
+          <t>LFWKVXRP5P1E02000</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-45/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E92" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G92" t="n">
+        <v>156395</v>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I92" t="n">
+        <v>389.996</v>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>6×4</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M92" t="n">
+        <v>3360500</v>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O92" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q92" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/gruzovoj-samosval-faw-j6/</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>LFWLWXRL3N1F19652</t>
+          <t>X96A64R42P0025158</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-6x6-3/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>NEXT A64R42</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E93" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G93" t="n">
+        <v>352527</v>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I93" t="n">
+        <v>121</v>
+      </c>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M93" t="n">
+        <v>1906675</v>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O93" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42-1/</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>LFWLWXRL0N1F19639</t>
+          <t>X96A64R42P0024557</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-6x6-2/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>NEXT A64R42</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E94" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G94" t="n">
+        <v>0</v>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I94" t="n">
+        <v>121</v>
+      </c>
+      <c r="J94" t="inlineStr"/>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M94" t="n">
+        <v>2153075</v>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O94" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q94" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42/</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>LFWKVXRP1N1E20992</t>
+          <t>XUHMFR111R0000015</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/c-faw-j6-4/</t>
+          <t>Foton</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>MFR111</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E95" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G95" t="n">
+        <v>103760</v>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I95" t="n">
+        <v>140</v>
+      </c>
+      <c r="J95" t="inlineStr"/>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M95" t="n">
+        <v>2612875</v>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O95" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+        </is>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>Не указан</t>
+        </is>
+      </c>
+      <c r="Q95" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/specializirovannyj-furgon-izotermicheskij-foton-mfr111/</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>LFWKVXPP8N1F13334</t>
+          <t>LFWNHXSDXP1F91098</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-43/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>J7</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E96" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G96" t="n">
+        <v>514416</v>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I96" t="n">
+        <v>550</v>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M96" t="n">
+        <v>3274250</v>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q96" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j7-3/</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>LFWKVXPP2N1F13314</t>
+          <t>LFWNHXSD4P1F91646</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-42/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>J7</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E97" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G97" t="n">
+        <v>429659</v>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I97" t="n">
+        <v>550</v>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M97" t="n">
+        <v>3623500</v>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q97" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j7-2/</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>LFWKVXPP1N1F13322</t>
+          <t>XTAKS025LS1498407</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-41/</t>
+          <t>ВАЗ (LADA)</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Largus</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E98" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G98" t="n">
+        <v>29176</v>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I98" t="n">
+        <v>66</v>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M98" t="n">
+        <v>1178200</v>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O98" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P98" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q98" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/lada-largus/</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>JN1JANZ62U0100547</t>
+          <t>LZFF31T65ND010916</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/infiniti-qx80/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E99" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G99" t="n">
+        <v>201587</v>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr"/>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M99" t="n">
+        <v>1938850</v>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O99" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P99" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q99" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/x000d_-hongyan-908/</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>AU20234644</t>
+          <t>LZFF31T66ND010407</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shanmon/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E100" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G100" t="n">
+        <v>201323</v>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr"/>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M100" t="n">
+        <v>1912450</v>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O100" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q100" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/x000d_-_x000d_-hongyan-908/</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>LZGJX4Z64NX036263</t>
+          <t>10H1989</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx331863366-8/</t>
+          <t>Jin Chen</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>UBM MCBM-120W</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E101" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G101" t="n">
+        <v>0</v>
+      </c>
+      <c r="H101" t="inlineStr"/>
+      <c r="I101" t="inlineStr"/>
+      <c r="J101" t="inlineStr"/>
+      <c r="K101" t="inlineStr"/>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M101" t="n">
+        <v>2640000</v>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O101" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q101" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-9/</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>8250887</t>
+          <t>1480-1481</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/500/</t>
+          <t>Провита</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>1900bi</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E102" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G102" t="n">
+        <v>0</v>
+      </c>
+      <c r="H102" t="inlineStr"/>
+      <c r="I102" t="inlineStr"/>
+      <c r="J102" t="inlineStr"/>
+      <c r="K102" t="inlineStr"/>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M102" t="n">
+        <v>7886909</v>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O102" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q102" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-8/</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>4492885</t>
+          <t>3454</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/forload-fl388-44/</t>
+          <t>Keepler-Stan</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>RME-1300x2</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E103" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G103" t="n">
+        <v>0</v>
+      </c>
+      <c r="H103" t="inlineStr"/>
+      <c r="I103" t="inlineStr"/>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="inlineStr"/>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M103" t="n">
+        <v>447700</v>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O103" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q103" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/rme-13/</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>EAR853395P0000013</t>
+          <t>Z9M1671195L009096</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-7/</t>
+          <t>Mercedes-Benz</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>GLE-класс</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E104" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Чёрный</t>
+        </is>
+      </c>
+      <c r="G104" t="n">
+        <v>101035</v>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I104" t="n">
+        <v>244.7</v>
+      </c>
+      <c r="J104" t="inlineStr"/>
+      <c r="K104" t="inlineStr"/>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M104" t="n">
+        <v>4898400</v>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O104" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q104" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/mercedes-benz-gle-class/</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>ESHT-PKRC-093</t>
+          <t>X6S588513P0000123</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2-10-01-2/</t>
+          <t>ТЗА</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>588513</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E105" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G105" t="n">
+        <v>0</v>
+      </c>
+      <c r="H105" t="inlineStr"/>
+      <c r="I105" t="inlineStr"/>
+      <c r="J105" t="inlineStr"/>
+      <c r="K105" t="inlineStr"/>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M105" t="n">
+        <v>1531200</v>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O105" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P105" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q105" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/588513-2/</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>ESHT-PKRC-100</t>
+          <t>X0T958920P0003079</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-6/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E106" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G106" t="n">
+        <v>0</v>
+      </c>
+      <c r="H106" t="inlineStr"/>
+      <c r="I106" t="inlineStr"/>
+      <c r="J106" t="inlineStr"/>
+      <c r="K106" t="inlineStr"/>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M106" t="n">
+        <v>1582413</v>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q106" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-10/</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>XD2972200NC000832</t>
+          <t>WBACW810509G00923</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/cttm-cargoline-972200-100000000/</t>
+          <t>BMW</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>X7</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E107" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G107" t="n">
+        <v>66795</v>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I107" t="n">
+        <v>249</v>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr"/>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M107" t="n">
+        <v>7356800</v>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O107" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q107" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/bmw-x7-xdrive30d/</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Z0GGRW375N2000009</t>
+          <t>LFWMXXRXXN1F20043</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-grw375-5/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E108" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G108" t="n">
+        <v>0</v>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I108" t="n">
+        <v>420</v>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>Неудовлетворительное</t>
+        </is>
+      </c>
+      <c r="M108" t="n">
+        <v>320950</v>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q108" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-47/</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Z0GGRW375N2000010</t>
+          <t>LFWMXXRX3N1F19333</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-grw375-4/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E109" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G109" t="n">
+        <v>61646</v>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I109" t="n">
+        <v>420</v>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M109" t="n">
+        <v>3123235</v>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O109" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q109" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-45/</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>64364399PTP320P0FW7287</t>
+          <t>LFWLWXRL3N1F19652</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/20/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E110" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G110" t="n">
+        <v>21669</v>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I110" t="n">
+        <v>420</v>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M110" t="n">
+        <v>3295497</v>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O110" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q110" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-6x6-3/</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>X8V924900P3S10192</t>
+          <t>LFWLWXRL0N1F19639</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900-6/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E111" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G111" t="n">
+        <v>22385</v>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I111" t="n">
+        <v>420</v>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M111" t="n">
+        <v>2893592</v>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q111" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-6x6-2/</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>EAR853395P0000014</t>
+          <t>LFWKVXPP1N1F13322</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-4/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E112" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G112" t="n">
+        <v>84069</v>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I112" t="n">
+        <v>375</v>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M112" t="n">
+        <v>2679764</v>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P112" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q112" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-41/</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>NLFS3040000056879</t>
+          <t>JN1JANZ62U0100547</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/koluma-s/</t>
+          <t>Infiniti</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>QX80</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E113" t="n">
+        <v>2019</v>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G113" t="n">
+        <v>123449</v>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I113" t="n">
+        <v>405</v>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr"/>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M113" t="n">
+        <v>4892900</v>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/infiniti-qx80/</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>LFWLWXRL2N1F19870</t>
+          <t>AU20234644</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-40/</t>
+          <t>Shanmon</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>S900</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E114" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G114" t="n">
+        <v>0</v>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I114" t="n">
+        <v>102</v>
+      </c>
+      <c r="J114" t="inlineStr"/>
+      <c r="K114" t="inlineStr"/>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M114" t="n">
+        <v>3123000</v>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q114" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shanmon/</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>LFWMXXRX3N1F18666</t>
+          <t>8250887</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-39/</t>
+          <t>Стройматик</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E115" t="n">
+        <v>2025</v>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G115" t="n">
+        <v>0</v>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I115" t="n">
+        <v>85</v>
+      </c>
+      <c r="J115" t="inlineStr"/>
+      <c r="K115" t="inlineStr"/>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M115" t="n">
+        <v>14728880</v>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O115" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q115" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/500/</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>X0T988800M0001104</t>
+          <t>EAR853395P0000013</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9888-3/</t>
+          <t>ИнтерПрицеп</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>853385</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E116" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G116" t="n">
+        <v>0</v>
+      </c>
+      <c r="H116" t="inlineStr"/>
+      <c r="I116" t="inlineStr"/>
+      <c r="J116" t="inlineStr"/>
+      <c r="K116" t="inlineStr"/>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M116" t="n">
+        <v>1172700</v>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O116" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q116" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-7/</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>LFWMXXRX0P1F01214</t>
+          <t>XD2972200NC000832</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-38/</t>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Полуприцеп рефрижератор</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E117" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G117" t="n">
+        <v>0</v>
+      </c>
+      <c r="H117" t="inlineStr"/>
+      <c r="I117" t="inlineStr"/>
+      <c r="J117" t="inlineStr"/>
+      <c r="K117" t="inlineStr"/>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M117" t="n">
+        <v>3402400</v>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O117" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P117" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q117" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-972200-100000000/</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>XTC658015M2557829</t>
+          <t>Z0GGRW375N2000009</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5042-3/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>GRW375</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E118" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G118" t="n">
+        <v>0</v>
+      </c>
+      <c r="H118" t="inlineStr"/>
+      <c r="I118" t="inlineStr"/>
+      <c r="J118" t="inlineStr"/>
+      <c r="K118" t="inlineStr"/>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M118" t="n">
+        <v>1340756</v>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O118" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q118" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-5/</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>XTC652005M1451613</t>
+          <t>Z0GGRW375N2000010</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-8/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>GRW375</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E119" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G119" t="n">
+        <v>0</v>
+      </c>
+      <c r="H119" t="inlineStr"/>
+      <c r="I119" t="inlineStr"/>
+      <c r="J119" t="inlineStr"/>
+      <c r="K119" t="inlineStr"/>
+      <c r="L119" t="inlineStr"/>
+      <c r="M119" t="n">
+        <v>1340756</v>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O119" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q119" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-4/</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>XTC652005M1451757</t>
+          <t>64364399PTP320P0FW7287</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-7/</t>
+          <t>Ярославич</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>ПСП-20НР «Гигант»</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E120" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G120" t="n">
+        <v>0</v>
+      </c>
+      <c r="H120" t="inlineStr"/>
+      <c r="I120" t="inlineStr"/>
+      <c r="J120" t="inlineStr"/>
+      <c r="K120" t="inlineStr"/>
+      <c r="L120" t="inlineStr"/>
+      <c r="M120" t="n">
+        <v>3897370</v>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O120" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q120" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/20/</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>XTC652005M1445605</t>
+          <t>X8V924900P3S10192</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-6/</t>
+          <t>РИАТ</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>924900-130</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E121" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G121" t="n">
+        <v>120000</v>
+      </c>
+      <c r="H121" t="inlineStr"/>
+      <c r="I121" t="inlineStr"/>
+      <c r="J121" t="inlineStr"/>
+      <c r="K121" t="inlineStr"/>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M121" t="n">
+        <v>1098175</v>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q121" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/924900-6/</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>LFWMXXRXXP1F07120</t>
+          <t>EAR853395P0000014</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-37/</t>
+          <t>ИнтерПрицеп</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E122" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G122" t="n">
+        <v>0</v>
+      </c>
+      <c r="H122" t="inlineStr"/>
+      <c r="I122" t="inlineStr"/>
+      <c r="J122" t="inlineStr"/>
+      <c r="K122" t="inlineStr"/>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M122" t="n">
+        <v>1600600</v>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O122" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q122" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-4/</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>XTC549005J2510453</t>
+          <t>NLFS3040000056879</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5490-s5/</t>
+          <t>Koluman</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E123" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F123" t="inlineStr"/>
+      <c r="G123" t="n">
+        <v>0</v>
+      </c>
+      <c r="H123" t="inlineStr"/>
+      <c r="I123" t="inlineStr"/>
+      <c r="J123" t="inlineStr"/>
+      <c r="K123" t="inlineStr"/>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M123" t="n">
+        <v>2050500</v>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O123" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q123" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/koluma-s/</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>XTC549005L2543661</t>
+          <t>LFWMXXRX3N1F18666</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/1840/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E124" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G124" t="n">
+        <v>25900</v>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I124" t="n">
+        <v>420</v>
+      </c>
+      <c r="J124" t="inlineStr"/>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M124" t="n">
+        <v>2933687</v>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O124" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q124" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-39/</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>LZFF31T62ND003079</t>
+          <t>X0T988800M0001104</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-9/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>9888</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E125" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G125" t="n">
+        <v>0</v>
+      </c>
+      <c r="H125" t="inlineStr"/>
+      <c r="I125" t="inlineStr"/>
+      <c r="J125" t="inlineStr"/>
+      <c r="K125" t="inlineStr"/>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M125" t="n">
+        <v>1732025</v>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O125" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P125" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q125" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/9888-3/</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>LZZ5DYSD9MN944848</t>
+          <t>LFWMXXRX0P1F01214</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/howo-zz3407s3867e-4/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>J6 CA3250P66K24T1E5</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E126" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G126" t="n">
+        <v>0</v>
+      </c>
+      <c r="H126" t="inlineStr"/>
+      <c r="I126" t="inlineStr"/>
+      <c r="J126" t="inlineStr"/>
+      <c r="K126" t="inlineStr"/>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M126" t="n">
+        <v>3418286</v>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O126" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-38/</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>LZZ1DXVD4NW073132</t>
+          <t>XTC652005M1445605</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/howo-t5g/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E127" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G127" t="n">
+        <v>71000</v>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I127" t="n">
+        <v>400</v>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr"/>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M127" t="n">
+        <v>2259938</v>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O127" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53-6/</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>X0T958920N0002573</t>
+          <t>LZZ5DYSD9MN944848</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-7/</t>
+          <t>Howo</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>ZZ3407</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E128" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G128" t="n">
+        <v>135851</v>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I128" t="n">
+        <v>380</v>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr"/>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M128" t="n">
+        <v>2652200</v>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O128" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P128" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/howo-zz3407s3867e-4/</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>X0T958920N0002473</t>
+          <t>LFWNHXSD0P1H01267</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-6/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>CA4180P77K25E5</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E129" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G129" t="n">
+        <v>0</v>
+      </c>
+      <c r="H129" t="inlineStr"/>
+      <c r="I129" t="inlineStr"/>
+      <c r="J129" t="inlineStr"/>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M129" t="n">
+        <v>1989240</v>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O129" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P129" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-ca4180p77k25e5/</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>LZGJX4Z64NX033847</t>
+          <t>LZZ7CMWD6PC502897</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx331863366-7/</t>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E130" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G130" t="n">
+        <v>159946</v>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I130" t="n">
+        <v>480</v>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M130" t="n">
+        <v>2975600</v>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O130" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sitrak-c7h-7/</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>X0T958920N0002540</t>
+          <t>CXG00765PNEN00231</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-5/</t>
+          <t>XGMA</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>XG765N</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E131" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G131" t="n">
+        <v>0</v>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I131" t="n">
+        <v>102</v>
+      </c>
+      <c r="J131" t="inlineStr"/>
+      <c r="K131" t="inlineStr"/>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M131" t="n">
+        <v>3497275</v>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O131" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P131" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/xgma-xg765n/</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>64364399PTP320P0FW7288</t>
+          <t>XU42834PEP0000420</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/yaroslavich-20/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>ГАЗель 3302</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E132" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G132" t="n">
+        <v>45845</v>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I132" t="n">
+        <v>106.7</v>
+      </c>
+      <c r="J132" t="inlineStr"/>
+      <c r="K132" t="inlineStr"/>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M132" t="n">
+        <v>1596200</v>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O132" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2834pe-5/</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>LFWMXXRX1P1F07099</t>
+          <t>6011254594</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-36/</t>
+          <t>Zoomlion</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>FD15</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E133" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Зелёный</t>
+        </is>
+      </c>
+      <c r="G133" t="n">
+        <v>2377</v>
+      </c>
+      <c r="H133" t="inlineStr"/>
+      <c r="I133" t="n">
+        <v>41</v>
+      </c>
+      <c r="J133" t="inlineStr"/>
+      <c r="K133" t="inlineStr"/>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M133" t="n">
+        <v>648000</v>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O133" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/zoomlion-fd15/</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>LFWKVXRP4N1E13549</t>
+          <t>LFWKVXRP8P1F10255</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-35/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E134" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G134" t="n">
+        <v>0</v>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I134" t="n">
+        <v>375</v>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>Неудовлетворительное</t>
+        </is>
+      </c>
+      <c r="M134" t="n">
+        <v>887969</v>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O134" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-34/</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>LFWNHXSD0P1H01267</t>
+          <t>X898491T1M0FA0054</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-ca4180p77k25e5/</t>
+          <t>СпецМаш</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>8490Т1</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E135" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F135" t="inlineStr"/>
+      <c r="G135" t="n">
+        <v>0</v>
+      </c>
+      <c r="H135" t="inlineStr"/>
+      <c r="I135" t="inlineStr"/>
+      <c r="J135" t="inlineStr"/>
+      <c r="K135" t="inlineStr"/>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M135" t="n">
+        <v>630502</v>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O135" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/8491t1-2/</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>LZZ7CMWD6PC502897</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-7/</t>
+          <t>БДМ-Агро</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>КС-14</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E136" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G136" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H136" t="inlineStr"/>
+      <c r="I136" t="inlineStr"/>
+      <c r="J136" t="inlineStr"/>
+      <c r="K136" t="inlineStr"/>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M136" t="n">
+        <v>997716</v>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O136" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/14/</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>CXG00765PNEN00231</t>
+          <t>EAR853332N0000015</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/xgma-xg765n/</t>
+          <t>ИнтерПрицеп</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>85332-030</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E137" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G137" t="n">
+        <v>0</v>
+      </c>
+      <c r="H137" t="inlineStr"/>
+      <c r="I137" t="inlineStr"/>
+      <c r="J137" t="inlineStr"/>
+      <c r="K137" t="inlineStr"/>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M137" t="n">
+        <v>1658113</v>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O137" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/c-853332/</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>XU42834PEP0000420</t>
+          <t>LZFF31T68PD585787</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834pe-5/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>908 (8x4)</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E138" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G138" t="n">
+        <v>81377</v>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I138" t="n">
+        <v>390</v>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M138" t="n">
+        <v>3605309</v>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O138" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-8/</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>6011254594</t>
+          <t>X0T988800M0001333</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/zoomlion-fd15/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>9888</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E139" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G139" t="n">
+        <v>0</v>
+      </c>
+      <c r="H139" t="inlineStr"/>
+      <c r="I139" t="inlineStr"/>
+      <c r="J139" t="inlineStr"/>
+      <c r="K139" t="inlineStr"/>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M139" t="n">
+        <v>1468600</v>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O139" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/9888-2/</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>LFWKVXRP8P1F10255</t>
+          <t>XTC658015M2560567</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-34/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>К5042</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E140" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G140" t="n">
+        <v>0</v>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I140" t="n">
+        <v>428</v>
+      </c>
+      <c r="J140" t="inlineStr"/>
+      <c r="K140" t="inlineStr"/>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>Неудовлетворительное</t>
+        </is>
+      </c>
+      <c r="M140" t="n">
+        <v>2104326</v>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O140" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/5042/</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>WMKRP701S01124666</t>
+          <t>X898491T1M0FA0046</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/krone-comprima-f-125-xc/</t>
+          <t>СпецМаш</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>8490Т1</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E141" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G141" t="n">
+        <v>0</v>
+      </c>
+      <c r="H141" t="inlineStr"/>
+      <c r="I141" t="inlineStr"/>
+      <c r="J141" t="inlineStr"/>
+      <c r="K141" t="inlineStr"/>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M141" t="n">
+        <v>624541</v>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O141" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/8491t1/</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>X1F933410L7002856</t>
+          <t>XTC652095L2544795</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/93341/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Т2640</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E142" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G142" t="n">
+        <v>245000</v>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I142" t="n">
+        <v>401</v>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M142" t="n">
+        <v>4086325</v>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O142" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2640/</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>X0T958940P0001768</t>
+          <t>0031</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95894/</t>
+          <t>Не указана</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>TX300</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E143" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Бело-серый</t>
+        </is>
+      </c>
+      <c r="G143" t="n">
+        <v>5997</v>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr"/>
+      <c r="J143" t="inlineStr"/>
+      <c r="K143" t="inlineStr"/>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M143" t="n">
+        <v>3883009</v>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O143" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/tx300-2/</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>X8V924900N3S00021</t>
+          <t>LZGJX4Z67PX013434</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900-5/</t>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>SX331863366</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E144" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Зелёный</t>
+        </is>
+      </c>
+      <c r="G144" t="n">
+        <v>72774</v>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I144" t="n">
+        <v>550</v>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr"/>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M144" t="n">
+        <v>3238500</v>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O144" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P144" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q144" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx331863366-6/</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>X8V924900N3S00022</t>
+          <t>LZGJX4W68NX055788</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900-4/</t>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>SX33186W366C</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E145" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G145" t="n">
+        <v>169397</v>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I145" t="n">
+        <v>440</v>
+      </c>
+      <c r="J145" t="inlineStr"/>
+      <c r="K145" t="inlineStr"/>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M145" t="n">
+        <v>2602700</v>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O145" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P145" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q145" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx33186w366c-2/</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>X898491T1M0FA0054</t>
+          <t>LZZ7CMXD6PC613335</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/8491t1-2/</t>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E146" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G146" t="n">
+        <v>256004</v>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I146" t="n">
+        <v>540</v>
+      </c>
+      <c r="J146" t="inlineStr"/>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M146" t="n">
+        <v>3882000</v>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O146" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q146" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sitrak-c7h-6/</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>XTC658015M2557155</t>
+          <t>LZZ7CMXD4PC613334</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5042-2/</t>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E147" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G147" t="n">
+        <v>258767</v>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I147" t="n">
+        <v>540</v>
+      </c>
+      <c r="J147" t="inlineStr"/>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M147" t="n">
+        <v>2840300</v>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O147" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P147" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q147" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sitrak-c7h-5/</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>XZV3010GDN0001774</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/14/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Луидор 3010GD</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E148" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G148" t="n">
+        <v>347365</v>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I148" t="n">
+        <v>169</v>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr"/>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M148" t="n">
+        <v>1816750</v>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O148" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P148" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q148" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3010gd-4/</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>820099</t>
+          <t>Z9M96340350502623</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/peresvet-8-35/</t>
+          <t>Mercedes-Benz</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Actros</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E149" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G149" t="n">
+        <v>0</v>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I149" t="n">
+        <v>449</v>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr"/>
+      <c r="M149" t="n">
+        <v>1611574</v>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O149" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P149" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros/</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>1771</t>
+          <t>LFWMXXRX4P1F07212</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/LD-6PK/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E150" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G150" t="n">
+        <v>75045</v>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I150" t="n">
+        <v>420</v>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr"/>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M150" t="n">
+        <v>2226500</v>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O150" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P150" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q150" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-28/</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>EAR853332N0000015</t>
+          <t>X0T958920N0002381</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/c-853332/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E151" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G151" t="n">
+        <v>0</v>
+      </c>
+      <c r="H151" t="inlineStr"/>
+      <c r="I151" t="inlineStr"/>
+      <c r="J151" t="inlineStr"/>
+      <c r="K151" t="inlineStr"/>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M151" t="n">
+        <v>833900</v>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O151" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q151" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/r-95892/</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>LFWKVXPP0N1F13327</t>
+          <t>X0T958920P0003082</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-33/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E152" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G152" t="n">
+        <v>0</v>
+      </c>
+      <c r="H152" t="inlineStr"/>
+      <c r="I152" t="inlineStr"/>
+      <c r="J152" t="inlineStr"/>
+      <c r="K152" t="inlineStr"/>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M152" t="n">
+        <v>1245300</v>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O152" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q152" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-3/</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>LZFF31T68PD585787</t>
+          <t>XU42834BEP2000643</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-8/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>2834BE</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E153" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G153" t="n">
+        <v>88000</v>
+      </c>
+      <c r="H153" t="inlineStr"/>
+      <c r="I153" t="inlineStr"/>
+      <c r="J153" t="inlineStr"/>
+      <c r="K153" t="inlineStr"/>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M153" t="n">
+        <v>1225500</v>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O153" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2834be-2/</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>X0T988800M0001333</t>
+          <t>CXG00836TM0FH5215</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9888-2/</t>
+          <t>XGMA</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>XG836FH</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E154" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G154" t="n">
+        <v>4568</v>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I154" t="n">
+        <v>288</v>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr"/>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M154" t="n">
+        <v>9059425</v>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O154" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/xgma-xg836fh/</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>XTC658015M2560567</t>
+          <t>XZV3010GDN0001785</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5042/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>ГАЗон Next 10</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E155" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G155" t="n">
+        <v>377321</v>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I155" t="n">
+        <v>168.9</v>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr"/>
+      <c r="L155" t="inlineStr"/>
+      <c r="M155" t="n">
+        <v>1959200</v>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O155" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P155" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3010gd-2/</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>XTC652005M1451775</t>
+          <t>X8B27976DP0032730</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-5/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E156" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G156" t="n">
+        <v>46074</v>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I156" t="n">
+        <v>170</v>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr"/>
+      <c r="L156" t="inlineStr"/>
+      <c r="M156" t="n">
+        <v>2947337</v>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O156" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P156" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/27976d/</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>X898491T1M0FA0046</t>
+          <t>XUHZ81112R1000056</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/8491t1/</t>
+          <t>Dongfeng</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>C80L</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E157" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G157" t="n">
+        <v>113144</v>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I157" t="n">
+        <v>140</v>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M157" t="n">
+        <v>2444200</v>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O157" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/z81112-2/</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>LZZ5DYSD6LN520445</t>
+          <t>XZV3010GDN0001773</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/howo-zz3407s3867e-3/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>3010GD</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E158" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G158" t="n">
+        <v>346162</v>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I158" t="n">
+        <v>169</v>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr"/>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M158" t="n">
+        <v>1460763</v>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O158" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P158" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3010gd/</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>XTC652095L2544795</t>
+          <t>X0T958920P0003280</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2640/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E159" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G159" t="n">
+        <v>69360</v>
+      </c>
+      <c r="H159" t="inlineStr"/>
+      <c r="I159" t="inlineStr"/>
+      <c r="J159" t="inlineStr"/>
+      <c r="K159" t="inlineStr"/>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M159" t="n">
+        <v>1148500</v>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O159" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P159" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-4/</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>X0T944500S0001010</t>
+          <t>X0T958920P0003281</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9445/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E160" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G160" t="n">
+        <v>70020</v>
+      </c>
+      <c r="H160" t="inlineStr"/>
+      <c r="I160" t="inlineStr"/>
+      <c r="J160" t="inlineStr"/>
+      <c r="K160" t="inlineStr"/>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M160" t="n">
+        <v>1148500</v>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O160" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P160" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/9589/</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>487-Y</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/tx300-2/</t>
+          <t>БДТ-3х22Ф</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E161" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G161" t="n">
+        <v>0</v>
+      </c>
+      <c r="H161" t="inlineStr"/>
+      <c r="I161" t="inlineStr"/>
+      <c r="J161" t="inlineStr"/>
+      <c r="K161" t="inlineStr"/>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M161" t="n">
+        <v>1360617</v>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O161" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P161" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/322/</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>LZGJX4Z67PX013434</t>
+          <t>KT493593</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx331863366-6/</t>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>53100 MT BX</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E162" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G162" t="n">
+        <v>0</v>
+      </c>
+      <c r="H162" t="inlineStr"/>
+      <c r="I162" t="inlineStr"/>
+      <c r="J162" t="inlineStr"/>
+      <c r="K162" t="inlineStr"/>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M162" t="n">
+        <v>5038076</v>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O162" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P162" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-53100-mt-bx/</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>LZGJX4W68NX055788</t>
+          <t>10504</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx33186w366c-2/</t>
+          <t>БДМ</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>6,6х4ПК</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E163" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G163" t="n">
+        <v>0</v>
+      </c>
+      <c r="H163" t="inlineStr"/>
+      <c r="I163" t="inlineStr"/>
+      <c r="J163" t="inlineStr"/>
+      <c r="K163" t="inlineStr"/>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M163" t="n">
+        <v>1089284</v>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O163" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P163" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/664/</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>LZZ7CMXD6PC613335</t>
+          <t>23-00997</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-6/</t>
+          <t>FAE</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>UMM/EX-150 VT 160сс</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E164" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F164" t="inlineStr"/>
+      <c r="G164" t="n">
+        <v>0</v>
+      </c>
+      <c r="H164" t="inlineStr"/>
+      <c r="I164" t="inlineStr"/>
+      <c r="J164" t="inlineStr"/>
+      <c r="K164" t="inlineStr"/>
+      <c r="L164" t="inlineStr"/>
+      <c r="M164" t="n">
+        <v>2191960</v>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O164" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P164" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/ummex-150-vt-160/</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>LZZ7CMXD4PC613334</t>
+          <t>LZFF31T68ND010389</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-5/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>908 (8x4)</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E165" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G165" t="n">
+        <v>0</v>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I165" t="n">
+        <v>390</v>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr"/>
+      <c r="L165" t="inlineStr"/>
+      <c r="M165" t="n">
+        <v>2217700</v>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O165" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P165" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-7/</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>LZZ7CCWD8PC501714</t>
+          <t>LZFF31T67ND010397</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-4/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E166" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G166" t="n">
+        <v>204825</v>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I166" t="n">
+        <v>390</v>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr"/>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M166" t="n">
+        <v>1904200</v>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O166" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P166" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-4/</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>LZZ7CCWD9NC466534</t>
+          <t>LZFF31T60ND010340</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-3/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E167" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G167" t="n">
+        <v>196710</v>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I167" t="n">
+        <v>390</v>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr"/>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M167" t="n">
+        <v>1935550</v>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O167" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P167" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-3/</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>XZV3010GDN0001774</t>
+          <t>LZFF31T60ND010208</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd-4/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E168" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G168" t="n">
+        <v>220451</v>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I168" t="n">
+        <v>390</v>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr"/>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M168" t="n">
+        <v>1855525</v>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O168" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P168" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-2/</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Z9M96340350394261</t>
+          <t>LFWMXXRX5P1F04304</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-actros-2/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E169" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Зелёный</t>
+        </is>
+      </c>
+      <c r="G169" t="n">
+        <v>99525</v>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I169" t="n">
+        <v>423</v>
+      </c>
+      <c r="J169" t="inlineStr"/>
+      <c r="K169" t="inlineStr"/>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M169" t="n">
+        <v>2967625</v>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O169" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P169" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-22/</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Z9M96340350394237</t>
+          <t>LFWMXXRX4P1F01572</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-4/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E170" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G170" t="n">
+        <v>58321</v>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I170" t="n">
+        <v>420</v>
+      </c>
+      <c r="J170" t="inlineStr"/>
+      <c r="K170" t="inlineStr"/>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M170" t="n">
+        <v>3046000</v>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O170" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P170" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-18/</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Z9M96340350502623</t>
+          <t>Z0G945350P0008736</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-actros/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>9453-0000010-50</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E171" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G171" t="n">
+        <v>0</v>
+      </c>
+      <c r="H171" t="inlineStr"/>
+      <c r="I171" t="inlineStr"/>
+      <c r="J171" t="inlineStr"/>
+      <c r="K171" t="inlineStr"/>
+      <c r="L171" t="inlineStr"/>
+      <c r="M171" t="n">
+        <v>2196800</v>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O171" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P171" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-3/</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>XU42834PEP0000430</t>
+          <t>VPUCUDA13PG610457</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834pe-4/</t>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Измельчитель</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E172" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G172" t="n">
+        <v>0</v>
+      </c>
+      <c r="H172" t="inlineStr"/>
+      <c r="I172" t="inlineStr"/>
+      <c r="J172" t="inlineStr"/>
+      <c r="K172" t="inlineStr"/>
+      <c r="L172" t="inlineStr"/>
+      <c r="M172" t="n">
+        <v>2079956</v>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O172" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P172" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb-2/</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Z9M96340350432110</t>
+          <t>VPUCUDA13PG710458</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-3/</t>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Измельчитель</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E173" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G173" t="n">
+        <v>0</v>
+      </c>
+      <c r="H173" t="inlineStr"/>
+      <c r="I173" t="inlineStr"/>
+      <c r="J173" t="inlineStr"/>
+      <c r="K173" t="inlineStr"/>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M173" t="n">
+        <v>2079956</v>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O173" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P173" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb/</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>SDWM20231897</t>
+          <t>229.1.89</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hdcm-4-tx/</t>
+          <t>ECO 1000</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E174" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F174" t="inlineStr"/>
+      <c r="G174" t="n">
+        <v>0</v>
+      </c>
+      <c r="H174" t="inlineStr"/>
+      <c r="I174" t="inlineStr"/>
+      <c r="J174" t="inlineStr"/>
+      <c r="K174" t="inlineStr"/>
+      <c r="L174" t="inlineStr"/>
+      <c r="M174" t="n">
+        <v>362673</v>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O174" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P174" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/eco-1000/</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>LFWMXXRX4P1F07212</t>
+          <t>10640</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-28/</t>
+          <t>БДМ-6x2М</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E175" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G175" t="n">
+        <v>0</v>
+      </c>
+      <c r="H175" t="inlineStr"/>
+      <c r="I175" t="inlineStr"/>
+      <c r="J175" t="inlineStr"/>
+      <c r="K175" t="inlineStr"/>
+      <c r="L175" t="inlineStr"/>
+      <c r="M175" t="n">
+        <v>998014</v>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O175" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P175" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6x2/</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>LZGJL4W44NX015671</t>
+          <t>5300</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx42584w324c/</t>
+          <t>7000ПС М «Мастер»</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E176" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G176" t="n">
+        <v>0</v>
+      </c>
+      <c r="H176" t="inlineStr"/>
+      <c r="I176" t="inlineStr"/>
+      <c r="J176" t="inlineStr"/>
+      <c r="K176" t="inlineStr"/>
+      <c r="L176" t="inlineStr"/>
+      <c r="M176" t="n">
+        <v>2079956</v>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O176" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P176" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/7000/</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>X0T958920N0002381</t>
+          <t>25-23.109</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/r-95892/</t>
+          <t>Хозяин</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>РВС-1500Д</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E177" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F177" t="inlineStr"/>
+      <c r="G177" t="n">
+        <v>0</v>
+      </c>
+      <c r="H177" t="inlineStr"/>
+      <c r="I177" t="inlineStr"/>
+      <c r="J177" t="inlineStr"/>
+      <c r="K177" t="inlineStr"/>
+      <c r="L177" t="inlineStr"/>
+      <c r="M177" t="n">
+        <v>1324720</v>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O177" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P177" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/1500/</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>X0T958920P0003082</t>
+          <t>4800</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-3/</t>
+          <t>КШКУ-12-05</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E178" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F178" t="inlineStr"/>
+      <c r="G178" t="n">
+        <v>0</v>
+      </c>
+      <c r="H178" t="inlineStr"/>
+      <c r="I178" t="inlineStr"/>
+      <c r="J178" t="inlineStr"/>
+      <c r="K178" t="inlineStr"/>
+      <c r="L178" t="inlineStr"/>
+      <c r="M178" t="n">
+        <v>476095</v>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O178" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P178" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/12-05-2/</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>XU42834BEP2000643</t>
+          <t>4799</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834be-2/</t>
+          <t>КШКУ-12-05</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E179" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F179" t="inlineStr"/>
+      <c r="G179" t="n">
+        <v>0</v>
+      </c>
+      <c r="H179" t="inlineStr"/>
+      <c r="I179" t="inlineStr"/>
+      <c r="J179" t="inlineStr"/>
+      <c r="K179" t="inlineStr"/>
+      <c r="L179" t="inlineStr"/>
+      <c r="M179" t="n">
+        <v>476095</v>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O179" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P179" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/12-05/</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>WM20232842</t>
+          <t>LFWMXXRX7P1F07110</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/redcon-3/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E180" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G180" t="n">
+        <v>235710</v>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I180" t="n">
+        <v>420</v>
+      </c>
+      <c r="J180" t="inlineStr"/>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M180" t="n">
+        <v>1682795</v>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O180" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P180" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-13/</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>CXG00836TM0FH5215</t>
+          <t>XTT236031N1020414</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/xgma-xg836fh/</t>
+          <t>УАЗ</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>UAZ Profi</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E181" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G181" t="n">
+        <v>108809</v>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Газ</t>
+        </is>
+      </c>
+      <c r="I181" t="n">
+        <v>150</v>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr"/>
+      <c r="L181" t="inlineStr"/>
+      <c r="M181" t="n">
+        <v>611425</v>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O181" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P181" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/uaz-profi-2/</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>LZGJRDR48MX036029</t>
+          <t>XD2932200P1000062</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx3258dr384/</t>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E182" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G182" t="n">
+        <v>0</v>
+      </c>
+      <c r="H182" t="inlineStr"/>
+      <c r="I182" t="inlineStr"/>
+      <c r="J182" t="inlineStr"/>
+      <c r="K182" t="inlineStr"/>
+      <c r="L182" t="inlineStr"/>
+      <c r="M182" t="n">
+        <v>2322475</v>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O182" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P182" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000-3/</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>XZV3010GDR0002341</t>
+          <t>XU42824NJN0002135</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd-3/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Next</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E183" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G183" t="n">
+        <v>140593</v>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I183" t="n">
+        <v>150</v>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr"/>
+      <c r="L183" t="inlineStr"/>
+      <c r="M183" t="n">
+        <v>1861300</v>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O183" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P183" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2824nj/</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>XZV3010GDN0001785</t>
+          <t>XU42824NEN0000615</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd-2/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Next</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E184" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G184" t="n">
+        <v>170589</v>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I184" t="n">
+        <v>150</v>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr"/>
+      <c r="L184" t="inlineStr"/>
+      <c r="M184" t="n">
+        <v>1275000</v>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O184" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P184" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2824ne-3/</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>XUHZ81112R1000054</t>
+          <t>XU42824NEN0000616</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/z81112-5/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Next</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E185" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G185" t="n">
+        <v>0</v>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I185" t="n">
+        <v>150</v>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr"/>
+      <c r="L185" t="inlineStr"/>
+      <c r="M185" t="n">
+        <v>1258500</v>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O185" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P185" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2824ne-2/</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>X8B27976DP0032730</t>
+          <t>4502270</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/27976d/</t>
+          <t>Forload</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>T3000</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E186" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G186" t="n">
+        <v>529</v>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I186" t="n">
+        <v>115</v>
+      </c>
+      <c r="J186" t="inlineStr"/>
+      <c r="K186" t="inlineStr"/>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M186" t="n">
+        <v>2587300</v>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O186" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P186" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/forload-t3000/</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>XUHZ81112R1000056</t>
+          <t>XU42824NEN0000614</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/z81112-2/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Next</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E187" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G187" t="n">
+        <v>0</v>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I187" t="n">
+        <v>150</v>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr"/>
+      <c r="L187" t="inlineStr"/>
+      <c r="M187" t="n">
+        <v>970667</v>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O187" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P187" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2824ne/</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>XZV3010GDN0001773</t>
+          <t>Z0GGRW375N2000016</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Gr.Tr.Ti16-B-R</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E188" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G188" t="n">
+        <v>0</v>
+      </c>
+      <c r="H188" t="inlineStr"/>
+      <c r="I188" t="inlineStr"/>
+      <c r="J188" t="inlineStr"/>
+      <c r="K188" t="inlineStr"/>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M188" t="n">
+        <v>1584100</v>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O188" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P188" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-3/</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>X0T958920P0003280</t>
+          <t>Z0GGRW375N2000015</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-4/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Gr.Tr.Ti16-B-R</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E189" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G189" t="n">
+        <v>0</v>
+      </c>
+      <c r="H189" t="inlineStr"/>
+      <c r="I189" t="inlineStr"/>
+      <c r="J189" t="inlineStr"/>
+      <c r="K189" t="inlineStr"/>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M189" t="n">
+        <v>1605000</v>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O189" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P189" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-2/</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>X0T958920P0003281</t>
+          <t>Z0GGRW375N2000005</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9589/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Gr.Tr.Ti16-B-R</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E190" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G190" t="n">
+        <v>0</v>
+      </c>
+      <c r="H190" t="inlineStr"/>
+      <c r="I190" t="inlineStr"/>
+      <c r="J190" t="inlineStr"/>
+      <c r="K190" t="inlineStr"/>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M190" t="n">
+        <v>1594000</v>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O190" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P190" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375/</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>WK6SC1UD2PDG00396</t>
+          <t>XU42834PEP2001245</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-u-drill-plus-6001/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>2834PE</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E191" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G191" t="n">
+        <v>55371</v>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I191" t="n">
+        <v>107</v>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr"/>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M191" t="n">
+        <v>1533950</v>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O191" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P191" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item/</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>CMI884ANC3HLA0323</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5/</t>
+          <t>Cukurova</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>884</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E192" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G192" t="n">
+        <v>2010</v>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I192" t="n">
+        <v>102</v>
+      </c>
+      <c r="J192" t="inlineStr"/>
+      <c r="K192" t="inlineStr"/>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M192" t="n">
+        <v>5092000</v>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O192" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P192" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cukurova-884/</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>487-Y</t>
+          <t>XE17046D3P0000002</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/322/</t>
+          <t>ГЕФ</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>7046D3</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Автоспецтехника</t>
+        </is>
+      </c>
+      <c r="E193" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G193" t="n">
+        <v>120000</v>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I193" t="n">
+        <v>166</v>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr"/>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M193" t="n">
+        <v>2623600</v>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O193" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P193" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/7046d3/</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>KT493593</t>
+          <t>XD2932200P1000060</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-53100-mt-bx/</t>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E194" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G194" t="n">
+        <v>0</v>
+      </c>
+      <c r="H194" t="inlineStr"/>
+      <c r="I194" t="inlineStr"/>
+      <c r="J194" t="inlineStr"/>
+      <c r="K194" t="inlineStr"/>
+      <c r="L194" t="inlineStr"/>
+      <c r="M194" t="n">
+        <v>2322475</v>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O194" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P194" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200/</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>10504</t>
+          <t>X0T958920P0003270</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/664/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E195" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Чёрный</t>
+        </is>
+      </c>
+      <c r="G195" t="n">
+        <v>0</v>
+      </c>
+      <c r="H195" t="inlineStr"/>
+      <c r="I195" t="inlineStr"/>
+      <c r="J195" t="inlineStr"/>
+      <c r="K195" t="inlineStr"/>
+      <c r="L195" t="inlineStr"/>
+      <c r="M195" t="n">
+        <v>1619575</v>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O195" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P195" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-3/</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>XTC652005L1436441</t>
+          <t>Z0G945350P0008823</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-4/</t>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>9453-0000010-50</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E196" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G196" t="n">
+        <v>0</v>
+      </c>
+      <c r="H196" t="inlineStr"/>
+      <c r="I196" t="inlineStr"/>
+      <c r="J196" t="inlineStr"/>
+      <c r="K196" t="inlineStr"/>
+      <c r="L196" t="inlineStr"/>
+      <c r="M196" t="n">
+        <v>1411400</v>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O196" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P196" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50/</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>АСРNDxx71626</t>
+          <t>XD2932200P1000059</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-ts-drill-2/</t>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E197" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G197" t="n">
+        <v>0</v>
+      </c>
+      <c r="H197" t="inlineStr"/>
+      <c r="I197" t="inlineStr"/>
+      <c r="J197" t="inlineStr"/>
+      <c r="K197" t="inlineStr"/>
+      <c r="L197" t="inlineStr"/>
+      <c r="M197" t="n">
+        <v>2321650</v>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O197" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P197" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000-2/</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>АСРNDxx71651</t>
+          <t>XD2932200P1000022</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-ts-drill/</t>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E198" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G198" t="n">
+        <v>0</v>
+      </c>
+      <c r="H198" t="inlineStr"/>
+      <c r="I198" t="inlineStr"/>
+      <c r="J198" t="inlineStr"/>
+      <c r="K198" t="inlineStr"/>
+      <c r="L198" t="inlineStr"/>
+      <c r="M198" t="n">
+        <v>2345575</v>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O198" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P198" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000/</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>CAT0318DTHBP20061</t>
+          <t>NR9STRY1KPA128077</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/caterpillar-318d2l/</t>
+          <t>Star Trailer</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>STRY</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E199" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G199" t="n">
+        <v>0</v>
+      </c>
+      <c r="H199" t="inlineStr"/>
+      <c r="I199" t="inlineStr"/>
+      <c r="J199" t="inlineStr"/>
+      <c r="K199" t="inlineStr"/>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M199" t="n">
+        <v>4728634</v>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O199" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P199" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/star-treyler-stry/</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>23-00997</t>
+          <t>REDSTAR-NF00-2216 38</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ummex-150-vt-160/</t>
+          <t>REDSTAR</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>T28/28</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E200" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G200" t="n">
+        <v>1406</v>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I200" t="n">
+        <v>75</v>
+      </c>
+      <c r="J200" t="inlineStr"/>
+      <c r="K200" t="inlineStr"/>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M200" t="n">
+        <v>2841400</v>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O200" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P200" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q200" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/redstar-2828/</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>LZFF31T68ND010389</t>
+          <t>LJ13R8FL2P3504041</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-7/</t>
+          <t>JAC</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>N410</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E201" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G201" t="n">
+        <v>153222</v>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I201" t="n">
+        <v>422.8</v>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M201" t="n">
+        <v>2909775</v>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O201" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P201" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q201" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/jac-n410/</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Z0G945350P0008735</t>
+          <t>XU42834PEP0000423</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-5/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>2834PE</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E202" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G202" t="n">
+        <v>80030</v>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I202" t="n">
+        <v>106</v>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr"/>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M202" t="n">
+        <v>1445500</v>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O202" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P202" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2834pe-2/</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>LZFF31T67ND010397</t>
+          <t>EA677728SP0000022</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-4/</t>
+          <t>Dongfeng</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>C120L</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E203" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G203" t="n">
+        <v>26912</v>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I203" t="n">
+        <v>166</v>
+      </c>
+      <c r="J203" t="inlineStr"/>
+      <c r="K203" t="inlineStr"/>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M203" t="n">
+        <v>3176900</v>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O203" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P203" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/dongfeng-c120l-2/</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>LZFF31T60ND010340</t>
+          <t>LZFF31T61PD585792</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-3/</t>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E204" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G204" t="n">
+        <v>172691</v>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I204" t="n">
+        <v>390</v>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr"/>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M204" t="n">
+        <v>2414050</v>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O204" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P204" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan/</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>LZFF31T60ND010208</t>
+          <t>XUHC12112P0000029</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-2/</t>
+          <t>Dongfeng</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E205" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G205" t="n">
+        <v>43000</v>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I205" t="n">
+        <v>166</v>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr"/>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M205" t="n">
+        <v>2699500</v>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O205" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P205" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/c12112/</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>LFWMXXRX5P1F04304</t>
+          <t>LFWKVXRP8N1F15369</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-22/</t>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E206" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G206" t="n">
+        <v>45000</v>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I206" t="n">
+        <v>390</v>
+      </c>
+      <c r="J206" t="inlineStr"/>
+      <c r="K206" t="inlineStr"/>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M206" t="n">
+        <v>2398100</v>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O206" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P206" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-7/</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>LFWMXXRX4P1F04424</t>
+          <t>X0T958920P0003051</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-20/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E207" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F207" t="inlineStr"/>
+      <c r="G207" t="n">
+        <v>0</v>
+      </c>
+      <c r="H207" t="inlineStr"/>
+      <c r="I207" t="inlineStr"/>
+      <c r="J207" t="inlineStr"/>
+      <c r="K207" t="inlineStr"/>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M207" t="n">
+        <v>1237600</v>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O207" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P207" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-2/</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>LFWMXXRX4P1F01572</t>
+          <t>XD2972200J3000167</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-18/</t>
+          <t>ЦТТМ</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>972200</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E208" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F208" t="inlineStr"/>
+      <c r="G208" t="n">
+        <v>0</v>
+      </c>
+      <c r="H208" t="inlineStr"/>
+      <c r="I208" t="inlineStr"/>
+      <c r="J208" t="inlineStr"/>
+      <c r="K208" t="inlineStr"/>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M208" t="n">
+        <v>1871200</v>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O208" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P208" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/972200/</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>LZZ5DYSDXNW074331</t>
+          <t>X0T958920P0003054</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/howo-zz3407s3867e-2/</t>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E209" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G209" t="n">
+        <v>0</v>
+      </c>
+      <c r="H209" t="inlineStr"/>
+      <c r="I209" t="inlineStr"/>
+      <c r="J209" t="inlineStr"/>
+      <c r="K209" t="inlineStr"/>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M209" t="n">
+        <v>1357225</v>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O209" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P209" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892/</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Z0G945350P0008740</t>
+          <t>Y3M650128M0001145</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-4/</t>
+          <t>МАЗ</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>650128</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E210" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G210" t="n">
+        <v>79839</v>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I210" t="n">
+        <v>423</v>
+      </c>
+      <c r="J210" t="inlineStr"/>
+      <c r="K210" t="inlineStr"/>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M210" t="n">
+        <v>1666600</v>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O210" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P210" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/650128-2/</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Z0G945350P0008736</t>
+          <t>WKVDAC00300093229</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-3/</t>
+          <t>Kassbohrer</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>CS</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E211" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G211" t="n">
+        <v>0</v>
+      </c>
+      <c r="H211" t="inlineStr"/>
+      <c r="I211" t="inlineStr"/>
+      <c r="J211" t="inlineStr"/>
+      <c r="K211" t="inlineStr"/>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M211" t="n">
+        <v>1118800</v>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O211" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P211" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kassbohrer-cs/</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>LFWMXXRX2P1F01568</t>
+          <t>X8V924900P3S10193</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-14/</t>
+          <t>РИАТ</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>924900</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E212" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F212" t="inlineStr"/>
+      <c r="G212" t="n">
+        <v>0</v>
+      </c>
+      <c r="H212" t="inlineStr"/>
+      <c r="I212" t="inlineStr"/>
+      <c r="J212" t="inlineStr"/>
+      <c r="K212" t="inlineStr"/>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M212" t="n">
+        <v>1340725</v>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O212" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P212" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/924900-2/</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>VPUCUDA13PG610457</t>
+          <t>X8V924900P3S10194</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb-2/</t>
+          <t>РИАТ</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>924900</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E213" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F213" t="inlineStr"/>
+      <c r="G213" t="n">
+        <v>0</v>
+      </c>
+      <c r="H213" t="inlineStr"/>
+      <c r="I213" t="inlineStr"/>
+      <c r="J213" t="inlineStr"/>
+      <c r="K213" t="inlineStr"/>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M213" t="n">
+        <v>1555500</v>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O213" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P213" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q213" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/924900/</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>VPUCUDA13PG710458</t>
+          <t>XZV3009A3N0003691</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb/</t>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>3009А3</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E214" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G214" t="n">
+        <v>139128</v>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Газ, бензин</t>
+        </is>
+      </c>
+      <c r="I214" t="n">
+        <v>107</v>
+      </c>
+      <c r="J214" t="inlineStr"/>
+      <c r="K214" t="inlineStr"/>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M214" t="n">
+        <v>1744700</v>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O214" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P214" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q214" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/30093/</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>229.1.89</t>
+          <t>Y3M650128M0001143</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/eco-1000/</t>
+          <t>МАЗ</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>650128</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E215" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G215" t="n">
+        <v>103734</v>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I215" t="n">
+        <v>423</v>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr"/>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M215" t="n">
+        <v>1955900</v>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O215" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P215" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q215" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/650128/</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>10640</t>
+          <t>XLRTE47MS0G158857</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6x2/</t>
+          <t>DAF</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>XF 105 460</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E216" t="n">
+        <v>2017</v>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G216" t="n">
+        <v>0</v>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I216" t="n">
+        <v>462</v>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr"/>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M216" t="n">
+        <v>3222000</v>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O216" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P216" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q216" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/ft-xf-105-460-2/</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>5300</t>
+          <t>XU42834PEP2001265</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/7000/</t>
+          <t>Автомаш</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>2834PE</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E217" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G217" t="n">
+        <v>54644</v>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I217" t="n">
+        <v>107</v>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr"/>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M217" t="n">
+        <v>1899800</v>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O217" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P217" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q217" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2834pe/</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>25- 23.109</t>
+          <t>XTC652005L1435752</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/1500/</t>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E218" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G218" t="n">
+        <v>135215</v>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I218" t="n">
+        <v>400</v>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr"/>
+      <c r="L218" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M218" t="n">
+        <v>1470800</v>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O218" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P218" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q218" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53/</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>4800</t>
+          <t>EAR853395P0000015</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/12-05-2/</t>
+          <t>Не указана</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>853395</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E219" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F219" t="inlineStr"/>
+      <c r="G219" t="n">
+        <v>0</v>
+      </c>
+      <c r="H219" t="inlineStr"/>
+      <c r="I219" t="inlineStr"/>
+      <c r="J219" t="inlineStr"/>
+      <c r="K219" t="inlineStr"/>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M219" t="n">
+        <v>1144100</v>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O219" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P219" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q219" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/853395/</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>4799</t>
+          <t>XTT316300P1000896</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/12-05/</t>
+          <t>УАЗ</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Patriot</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E220" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Коричневый</t>
+        </is>
+      </c>
+      <c r="G220" t="n">
+        <v>93377</v>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I220" t="n">
+        <v>110</v>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>4x4/все</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M220" t="n">
+        <v>1050998</v>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O220" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P220" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q220" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/uaz-patriot/</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>LFWMXXRX7P1F07110</t>
+          <t>LV91AE2A6M4LSA273</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-13/</t>
+          <t>Yema</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E221" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G221" t="n">
+        <v>0</v>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Электро</t>
+        </is>
+      </c>
+      <c r="I221" t="n">
+        <v>95</v>
+      </c>
+      <c r="J221" t="inlineStr"/>
+      <c r="K221" t="inlineStr"/>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M221" t="n">
+        <v>1186450</v>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O221" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P221" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q221" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/yema-ec30-3/</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>XTT236031N1020453</t>
+          <t>LV91AE2A5M4LSA278</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/uaz-profi-3/</t>
+          <t>Yema</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E222" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G222" t="n">
+        <v>20667</v>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Электро</t>
+        </is>
+      </c>
+      <c r="I222" t="n">
+        <v>95</v>
+      </c>
+      <c r="J222" t="inlineStr"/>
+      <c r="K222" t="inlineStr"/>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M222" t="n">
+        <v>1486200</v>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O222" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P222" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q222" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/yema-ec30-2/</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>XTT236031N1020414</t>
+          <t>LV91AE2AXM4LSA275</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/uaz-profi-2/</t>
-[...837 lines deleted...]
-      <c r="B293" t="inlineStr">
+          <t>Yema</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E223" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G223" t="n">
+        <v>9231</v>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>Электро</t>
+        </is>
+      </c>
+      <c r="I223" t="n">
+        <v>95</v>
+      </c>
+      <c r="J223" t="inlineStr"/>
+      <c r="K223" t="inlineStr"/>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M223" t="n">
+        <v>1561000</v>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O223" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P223" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q223" t="inlineStr">
         <is>
           <t>http://techlot.ru/catalog/yema-ec30/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>