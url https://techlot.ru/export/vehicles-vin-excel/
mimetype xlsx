--- v1 (2026-06-29)
+++ v2 (2026-08-14)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q223"/>
+  <dimension ref="A1:Q330"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="25" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
     <col width="15" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="50" customWidth="1" min="17" max="17"/>
   </cols>
@@ -527,15573 +527,22196 @@
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Статус</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Город</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Регион</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>X96A64R42P0024431</t>
+          <t>X96A64R42P0024586</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>A64R42</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>2023</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>0</v>
+        <v>368882</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I2" t="n">
         <v>121</v>
       </c>
-      <c r="J2" t="inlineStr"/>
-      <c r="K2" t="inlineStr"/>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Требует ремонта</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M2" t="n">
-        <v>2431100</v>
+        <v>1771000</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O2" t="inlineStr"/>
+      <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024431/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024586/</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>LZGJR4V48PX003221</t>
+          <t>XZGEE04A2PA834576</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Shacman</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>SX3258DR384</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>2023</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>0</v>
+        <v>195043</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="J3" t="inlineStr"/>
+        <v>143</v>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O3" t="inlineStr"/>
+      <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx3258dr384-lzgjr4v48px003221/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a2pa834576/</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>LS4ASE2A8PA707595</t>
+          <t>XZGEE04A0PA834642</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Chagan</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>UNI-K</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Легковые</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>2023</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>70077</v>
+        <v>195766</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Бензин</t>
         </is>
       </c>
       <c r="I4" t="n">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="J4" t="inlineStr"/>
+        <v>143</v>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr"/>
+      <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/chagan-uni-k-ls4ase2a8pa707595/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a0pa834642/</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>LVTDD24B1PD334973</t>
+          <t>XZ845717KL1000064</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>EXEED</t>
+          <t>ИВАНОВЕЦ</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>VX C 710</t>
+          <t>КС45717К-1</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Оранжевый</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>165965</v>
+        <v>4268</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I5" t="n">
-        <v>249</v>
-[...2 lines deleted...]
-      <c r="K5" t="inlineStr"/>
+        <v>301</v>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Хорошее</t>
-[...2 lines deleted...]
-      <c r="M5" t="inlineStr"/>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M5" t="n">
+        <v>8600000</v>
+      </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr"/>
+      <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/exceed-vx-c-710-lvtdd24b1pd334973/</t>
+          <t>http://techlot.ru/catalog/45717-1-xz845717kl1000064/</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>X96A64R42P0024457</t>
+          <t>XUL5759M2H0000117</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Isuzu</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>NEXT A64R42</t>
+          <t>5759M2</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>285000</v>
+        <v>0</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I6" t="n">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="J6" t="inlineStr"/>
+        <v>124</v>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>4×2</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Требует ремонта</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M6" t="n">
-        <v>2039775</v>
+        <v>1314000</v>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O6" t="inlineStr"/>
+      <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024457/</t>
+          <t>http://techlot.ru/catalog/isuzu-5759m2-xul5759m2h0000117/</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>LFWKVXRP6N1E18798</t>
+          <t>X89172207D0EH2025</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>Daily 172207</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>258938</v>
+        <v>664877</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I7" t="n">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="J7" t="inlineStr"/>
+        <v>146</v>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>6х4</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr"/>
+      <c r="M7" t="n">
+        <v>1218000</v>
+      </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O7" t="inlineStr"/>
+      <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-lfwkvxrp6n1e18798/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2025/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Z8NTAAT32ES140396</t>
+          <t>X895792ADD0EV8087</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>X-Trail</t>
+          <t>FUSO CANTER</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>245562</v>
+        <v>0</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I8" t="n">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="K8" t="inlineStr"/>
+        <v>149</v>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...2 lines deleted...]
-      <c r="M8" t="inlineStr"/>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M8" t="n">
+        <v>1489000</v>
+      </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O8" t="inlineStr"/>
+      <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ntaat-nissan-x-trail-z8ntaat32es140396/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8087/</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>XTT236022R1006407</t>
+          <t>X96A64R42P0024551</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>UAZ</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>PROFI</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>2023</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Черный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>20562</v>
+        <v>293209</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Газ</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I9" t="n">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="J9" t="inlineStr"/>
+        <v>121</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>4х4</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...2 lines deleted...]
-      <c r="M9" t="inlineStr"/>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M9" t="n">
+        <v>1928000</v>
+      </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O9" t="inlineStr"/>
+      <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/uaz-profi-xtt236022r1006407/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024551/</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>LVVDC21B7PD223715</t>
+          <t>X8957SC05B0CX2031</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>OMODA</t>
+          <t>Scania</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>S5</t>
+          <t>575SC01</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>25387</v>
+        <v>1508978</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Гибрид</t>
         </is>
       </c>
       <c r="I10" t="n">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="K10" t="inlineStr"/>
+        <v>349</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>6×2</t>
+        </is>
+      </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...2 lines deleted...]
-      <c r="M10" t="inlineStr"/>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M10" t="n">
+        <v>2773000</v>
+      </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr"/>
+      <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/omoda-s5/</t>
+          <t>http://techlot.ru/catalog/scania-57sc05-x8957sc05130cx2031/</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>XZV27112AR0000038</t>
+          <t>CLG933EZHSE916008</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>LIUGONG</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>27112A</t>
+          <t>CLG 923E</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>51861</v>
+        <v>516</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Газ</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I11" t="n">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
           <t>Хорошее</t>
         </is>
       </c>
       <c r="M11" t="n">
-        <v>2280400</v>
+        <v>12354000</v>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O11" t="inlineStr"/>
+      <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a1/</t>
+          <t>http://techlot.ru/catalog/liugong-clg-923e-clg933ezhse916008/</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>XZV3010GDR0002341</t>
+          <t>XWYSMA656R2000033</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>310GD</t>
+          <t>SMA-656</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>2024</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G12" t="n">
-        <v>181521</v>
+        <v>307243</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I12" t="n">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="K12" t="inlineStr"/>
+        <v>166</v>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M12" t="n">
-        <v>2705917</v>
+        <v>2925000</v>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr"/>
+      <c r="P12" t="inlineStr"/>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd-3/</t>
+          <t>http://techlot.ru/catalog/sma-656-xwysma656r2000033/</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>XWERH81DDN0010957</t>
+          <t>XZGEE04A1PA834911</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Kia</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>SORENTO</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Легковые</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Коричневый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>202283</v>
+        <v>235124</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Бензин</t>
         </is>
       </c>
       <c r="I13" t="n">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="J13" t="inlineStr"/>
+        <v>143</v>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...2 lines deleted...]
-      <c r="M13" t="inlineStr"/>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M13" t="n">
+        <v>840000</v>
+      </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr"/>
+      <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kia-sorento-xwerh81ddn0010957/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a1pa834911/</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>X2FXXXESGXNY86120</t>
+          <t>LGWEF4A50RF714346</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Ford</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Transit FCD 310M</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>181349</v>
+        <v>90796</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I14" t="n">
-        <v>125</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...2 lines deleted...]
-      <c r="M14" t="inlineStr"/>
+          <t>Хорошее</t>
+        </is>
+      </c>
+      <c r="M14" t="n">
+        <v>1376000</v>
+      </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O14" t="inlineStr"/>
+      <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ford-transit-fcd-310m-x2fxxxesgxny86120/</t>
+          <t>http://techlot.ru/catalog/haval-m6-lgwef4a50rf714346/</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>X2FXXXESGXNY86110</t>
+          <t>XUL5759M2H0000104</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Ford</t>
+          <t>Isuzu</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Transit FCD 310M</t>
+          <t>5759M2</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>223485</v>
+        <v>0</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I15" t="n">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="J15" t="inlineStr"/>
+        <v>124</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>4х2</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...2 lines deleted...]
-      <c r="M15" t="inlineStr"/>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M15" t="n">
+        <v>995000</v>
+      </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O15" t="inlineStr"/>
+      <c r="P15" t="inlineStr"/>
       <c r="Q15" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ford-transit-fcd-310m-x2fxxxesgxny86110/</t>
+          <t>http://techlot.ru/catalog/isuzu-5759m2-xul5759m2h0000104/</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>X96A64R42P0024550</t>
+          <t>X895792ADD0EV8089</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>NEXT A64R42</t>
+          <t>FUSO CANTER</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G16" t="n">
-        <v>0</v>
+        <v>663886</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I16" t="n">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="K16" t="inlineStr"/>
+        <v>149</v>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Требует ремонта</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr"/>
+      <c r="M16" t="n">
+        <v>973000</v>
+      </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>В ожидании поступления</t>
+          <t>В наличии</t>
         </is>
       </c>
       <c r="O16" t="inlineStr"/>
       <c r="P16" t="inlineStr"/>
       <c r="Q16" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazelle-next-x96a64r42p0024550/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8089/</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>LZFH18X16PD004017</t>
+          <t>X0V37244PB0000203</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>HD-78</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G17" t="n">
-        <v>465365</v>
+        <v>0</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I17" t="n">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="J17" t="inlineStr"/>
+        <v>140</v>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>4х2</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr">
         <is>
           <t>В ожидании поступления</t>
         </is>
       </c>
-      <c r="O17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O17" t="inlineStr"/>
+      <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-lzfh18x16pd004017/</t>
+          <t>http://techlot.ru/catalog/hyundai-hd-78-x0v37244pb0000203/</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>XZV3009Z5N0006286</t>
+          <t>X89172205C0EH2016</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3009Z5</t>
+          <t>HD78 172205</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>157086</v>
+        <v>0</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I18" t="n">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="J18" t="inlineStr"/>
+        <v>140</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>4х2</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr"/>
+      <c r="M18" t="n">
+        <v>1284000</v>
+      </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O18" t="inlineStr"/>
+      <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3009z5-xzv3009z5n0006286/</t>
+          <t>http://techlot.ru/catalog/hyundai-172205-x89172205c0eh2016/</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>05020DP7860</t>
+          <t>XZGEE04А1PA834844</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CHL</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>CPD20</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Желтый</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H19" t="inlineStr"/>
+        <v>227667</v>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
       <c r="I19" t="n">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="J19" t="inlineStr"/>
+        <v>143</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M19" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr"/>
+      <c r="P19" t="inlineStr"/>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/05020dp7860/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee041pa834844/</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>X0T988800P0003523</t>
+          <t>X895792ADD0EV8042</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>9888</t>
+          <t>FUSO CANTER</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="F20" t="inlineStr"/>
+        <v>2013</v>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
-      <c r="H20" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="M20" t="inlineStr"/>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I20" t="n">
+        <v>150</v>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M20" t="n">
+        <v>1731000</v>
+      </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr"/>
+      <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9888-x0t988800p0003523/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8042/</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>XTC549015P2584987</t>
+          <t>X895792ADD0EV8084</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>М1945</t>
+          <t>FUSO CANTER</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>335675</v>
+        <v>0</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I21" t="n">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="J21" t="inlineStr"/>
+        <v>150</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>4×2</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>Хорошее</t>
-[...2 lines deleted...]
-      <c r="M21" t="inlineStr"/>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M21" t="n">
+        <v>1308000</v>
+      </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O21" t="inlineStr"/>
+      <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/1945-xtc549015p2584987/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8084/</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>X8B279764P0032576</t>
+          <t>X895792ADD0EV8079</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>ГАЗон NEXT</t>
+          <t>FUSO CANTER</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>50818</v>
+        <v>0</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I22" t="n">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="J22" t="inlineStr"/>
+        <v>149</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>4х2</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M22" t="n">
-        <v>3638900</v>
+        <v>1713000</v>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr"/>
+      <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-13/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8079/</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>LGWDCE1A3SM605839</t>
+          <t>X0V37244PB0000152</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>GWM</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>KINKONG POER</t>
+          <t>hd-78</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>2025</v>
+        <v>2011</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>41644</v>
+        <v>0</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I23" t="n">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="K23" t="inlineStr"/>
+        <v>140</v>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr"/>
+      <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-12/</t>
+          <t>http://techlot.ru/catalog/hyundai-hd-78-x0v37244pb0000152/</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>640302025020700092</t>
+          <t>X895792ADD0EV8088</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>BENNETT</t>
-[...2 lines deleted...]
-      <c r="C24" t="inlineStr"/>
+          <t>MITSUBISHI</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>FUSO CANTER</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
-[...2 lines deleted...]
-      <c r="E24" t="inlineStr"/>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E24" t="n">
+        <v>2013</v>
+      </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G24" t="n">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="K24" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I24" t="n">
+        <v>150</v>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M24" t="n">
-        <v>805300</v>
+        <v>1106000</v>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O24" t="inlineStr"/>
+      <c r="P24" t="inlineStr"/>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-11/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8088/</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>321030531410</t>
+          <t>X895792ADD0EV8083</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Lonking</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>LG30DT</t>
+          <t>FUSO CANTER</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G25" t="n">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="K25" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I25" t="n">
+        <v>149</v>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M25" t="n">
-        <v>941700</v>
+        <v>1072000</v>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O25" t="inlineStr"/>
+      <c r="P25" t="inlineStr"/>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/lonking-lg30dt-321030531410/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8083/</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>6011463031</t>
+          <t>X895792ADD0EV8052</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Zoomlion</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>FD30</t>
+          <t>FUSO CANTER</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Зеленый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G26" t="n">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K26" t="inlineStr"/>
+      <c r="I26" t="n">
+        <v>150</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M26" t="n">
-        <v>1057750</v>
+        <v>952000</v>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O26" t="inlineStr"/>
+      <c r="P26" t="inlineStr"/>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/zoomlion-fd15-6011463031/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-fuso-canter-x895792add0ev8052/</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>XD277N2LJP7700299</t>
+          <t>X96A64R42P0024544</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>АФ-77N2LJ-02</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E27" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>155527</v>
+        <v>378564</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I27" t="n">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="K27" t="inlineStr"/>
+        <v>124</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M27" t="n">
-        <v>2948650</v>
+        <v>1754000</v>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O27" t="inlineStr"/>
+      <c r="P27" t="inlineStr"/>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/77n2lj-02-xd277n2ljp7700299/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024544/</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>XEYDD14B3RA001261</t>
+          <t>X96A64R42P0024569</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EXEED</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>RX</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G28" t="n">
-        <v>30736</v>
+        <v>359110</v>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I28" t="n">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="J28" t="inlineStr"/>
+        <v>121</v>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>4х4</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>Требует ремонта</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M28" t="n">
-        <v>3208525</v>
+        <v>1788000</v>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O28" t="inlineStr"/>
+      <c r="P28" t="inlineStr"/>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/exeed-rx-xeydd14b3ra001261/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024569/</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Z9M2130875L041450</t>
+          <t>X895792F5C0EV8018</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Mersedes Benz</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>E200 4 Matic</t>
+          <t>HD78 5792F5</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>286392</v>
+        <v>0</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I29" t="n">
-        <v>197</v>
-[...3 lines deleted...]
-      <c r="L29" t="inlineStr"/>
+        <v>140</v>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
       <c r="M29" t="n">
-        <v>3341625</v>
+        <v>219000</v>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O29" t="inlineStr"/>
+      <c r="P29" t="inlineStr"/>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mersedes-benz-e200-4-matic/</t>
+          <t>http://techlot.ru/catalog/hyundai-hd78-5792f5-x895792f5c0ev8018/</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>XDF65910010009591</t>
+          <t>WKESD000001159570</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>Krone</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>659100</t>
+          <t>SD УТ0183 77</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Автоспецтехника</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E30" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Оранжевый</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>3887</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
-      <c r="K30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M30" t="n">
-        <v>8967300</v>
+        <v>3804000</v>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr"/>
+      <c r="P30" t="inlineStr"/>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/659100-vin-xdf65910010009591/</t>
+          <t>http://techlot.ru/catalog/krone-sd-0183-77-wkesd000001159570/</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>SY024NCDM0578</t>
+          <t>XUL5759M2H0000101</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Isuzu</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>SANY SY245H</t>
+          <t>NMR 85H</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G31" t="n">
-        <v>2082</v>
-[...4 lines deleted...]
-      <c r="K31" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I31" t="n">
+        <v>124</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M31" t="n">
-        <v>9261825</v>
+        <v>941000</v>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O31" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O31" t="inlineStr"/>
+      <c r="P31" t="inlineStr"/>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sany-sy245h-sy024ncdm0578/</t>
+          <t>http://techlot.ru/catalog/isuzu-5759m2-xul5759m2h0000101/</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>XUG0430ZCSHH00463</t>
+          <t>X89172205C0EH2009</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>XCMG XZ430E</t>
+          <t>HD78 172205</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>368</v>
-[...4 lines deleted...]
-      <c r="K32" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I32" t="n">
+        <v>140</v>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M32" t="n">
-        <v>12209000</v>
+        <v>966000</v>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O32" t="inlineStr"/>
+      <c r="P32" t="inlineStr"/>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-5/</t>
+          <t>http://techlot.ru/catalog/hundai-172205-x89172205c0eh2009/</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>CLG923FNVRE722289</t>
+          <t>X89172207D0EH2011</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>LIUGONG</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>923FN</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="H33" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
       <c r="I33" t="n">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="K33" t="inlineStr"/>
+        <v>146</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M33" t="n">
-        <v>8481100</v>
+        <v>1666000</v>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O33" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O33" t="inlineStr"/>
+      <c r="P33" t="inlineStr"/>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/liugong-923fn-clg923fnvre722289/</t>
+          <t>http://techlot.ru/catalog/iveco-172207-x89172207d0eh2011/</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>LZFF31T65ND003108</t>
+          <t>Z0G945350N3007546</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>Grunwald</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>9453-0000010-50</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>2022</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>115804</v>
-[...18 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H34" t="inlineStr"/>
+      <c r="I34" t="inlineStr"/>
+      <c r="J34" t="inlineStr"/>
+      <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M34" t="n">
-        <v>2466573</v>
+        <v>1685000</v>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O34" t="inlineStr"/>
+      <c r="P34" t="inlineStr"/>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-10/</t>
+          <t>http://techlot.ru/catalog/grunvald-9453-0000010-50-z0g945350n3007546/</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>1771</t>
+          <t>Z0G945350N3007681</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Промагротехника</t>
+          <t>Grunwald</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>РВМ-6</t>
+          <t>9453-0000010-50</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E35" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr"/>
+      <c r="M35" t="n">
+        <v>1685000</v>
+      </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr"/>
+      <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/LD-6PK/</t>
+          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-z0g945350n3007681/</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>XTC652005M1451757</t>
+          <t>XZGEE04A2PA834819</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>6520-53</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Оранжевый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G36" t="n">
-        <v>59938</v>
+        <v>180423</v>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I36" t="n">
-        <v>400</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M36" t="n">
-        <v>2401403</v>
+        <v>1212000</v>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O36" t="inlineStr"/>
+      <c r="P36" t="inlineStr"/>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-xtc652005m1451757/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a2pa834819/</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>XTC549005L2543661</t>
+          <t>XZGEE04A1PA834634</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>M1840 5490-S5</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>329074</v>
+        <v>265765</v>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I37" t="n">
-        <v>401</v>
+        <v>143</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>МКПП</t>
-[...6 lines deleted...]
-      </c>
+          <t>Робот</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M37" t="n">
-        <v>2900308</v>
+        <v>885000</v>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr"/>
+      <c r="P37" t="inlineStr"/>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/1840/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a1pa834634/</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>XTC549015N2566015</t>
+          <t>XZGEE04A1PA834567</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>M1945 54901-94</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>141312</v>
+        <v>208934</v>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I38" t="n">
-        <v>450</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr"/>
       <c r="L38" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M38" t="n">
-        <v>3481600</v>
+        <v>1138880</v>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O38" t="inlineStr"/>
+      <c r="P38" t="inlineStr"/>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/m1945/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a1pa834567/</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>XTC658015M2557198</t>
+          <t>X96A64R42P0024556</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>K5042</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>61149</v>
+        <v>166915</v>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I39" t="n">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="J39" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>8×4</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>Требует ремонта</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M39" t="n">
-        <v>2617560</v>
+        <v>2168000</v>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O39" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O39" t="inlineStr"/>
+      <c r="P39" t="inlineStr"/>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5042-4/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024556/</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>ESHT-PKRC-093</t>
+          <t>XD271AALJPA200119</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Мещёра</t>
+          <t>JAC</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ПТСЕ-10</t>
+          <t>АБ-71ААДО</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>2023</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Зеленый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G40" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I40" t="inlineStr"/>
+        <v>56671</v>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I40" t="n">
+        <v>207</v>
+      </c>
       <c r="J40" t="inlineStr"/>
-      <c r="K40" t="inlineStr"/>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>6х2</t>
+        </is>
+      </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M40" t="n">
-        <v>428000</v>
+        <v>5878000</v>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr"/>
+      <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2-10-01-2/</t>
+          <t>http://techlot.ru/catalog/xd271aaljpa200119/</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>SDWM20231897</t>
+          <t>XZGFE04A2RA550811</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>HDCM</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4TX</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E41" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>2616</v>
-[...2 lines deleted...]
-      <c r="I41" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I41" t="n">
+        <v>150</v>
+      </c>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M41" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M41" t="inlineStr"/>
       <c r="N41" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr"/>
+      <c r="P41" t="inlineStr"/>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hdcm-4-tx/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgfe04a2ra550811/</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>LFWKVXRP4N1E13549</t>
+          <t>Z9M96340350556728</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>ACTROS</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G42" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I42" t="n">
-        <v>390</v>
+        <v>449</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>4х6</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M42" t="n">
-        <v>2208778</v>
+        <v>7705000</v>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O42" t="inlineStr"/>
+      <c r="P42" t="inlineStr"/>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-35/</t>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros-z9m96340350556728/</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ESHT-PKRC-100</t>
+          <t>X96A64R42P0024564</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Мещёра</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ПТСЕ-10</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>2023</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Зеленый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K43" t="inlineStr"/>
+        <v>401494</v>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I43" t="n">
+        <v>121</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M43" t="n">
-        <v>379600</v>
+        <v>1858000</v>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr"/>
+      <c r="P43" t="inlineStr"/>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-6/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024564/</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>LFWMXXRX1P1F07099</t>
+          <t>XZGFE04A4SA594296</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G44" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I44" t="n">
-        <v>420</v>
+        <v>150</v>
       </c>
       <c r="J44" t="inlineStr"/>
-      <c r="K44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr">
         <is>
-          <t>Требует ремонта</t>
-[...4 lines deleted...]
-      </c>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr"/>
       <c r="N44" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr"/>
+      <c r="P44" t="inlineStr"/>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-36/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgfe04a4sa594296/</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>ACPNDXX71651</t>
+          <t>LHA022GD6RB001332</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Kverneland</t>
+          <t>KNEWSTAR</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>U-Drill Plus</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Красный</t>
         </is>
       </c>
       <c r="G45" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I45" t="inlineStr"/>
+        <v>11692</v>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I45" t="n">
+        <v>238</v>
+      </c>
       <c r="J45" t="inlineStr"/>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr">
         <is>
           <t>Хорошее</t>
         </is>
       </c>
       <c r="M45" t="n">
-        <v>3635500</v>
+        <v>3122000</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O45" t="inlineStr"/>
+      <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-ts-drill-acpndxx71651/</t>
+          <t>http://techlot.ru/catalog/knewstar-g11-lha022gd6rb001332/</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>ESHT-PKRC-092</t>
+          <t>VF611C355ND000126</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Мещёра</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>ПТСЕ-10</t>
+          <t>T 6×2</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E46" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Зеленый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
-      <c r="H46" t="inlineStr"/>
-      <c r="I46" t="inlineStr"/>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I46" t="n">
+        <v>449</v>
+      </c>
       <c r="J46" t="inlineStr"/>
-      <c r="K46" t="inlineStr"/>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>6х2</t>
+        </is>
+      </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M46" t="n">
-        <v>426900</v>
+        <v>4586000</v>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O46" t="inlineStr"/>
+      <c r="P46" t="inlineStr"/>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/x000d_-2-10-01_x000d/</t>
+          <t>http://techlot.ru/catalog/renault-62-vf611c355nd000126/</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>XTC652005M1451775</t>
+          <t>LZZ7CCWD0NC468608</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>SITRAK</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>6520-53</t>
+          <t>C7H</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E47" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Оранжевый</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G47" t="n">
-        <v>59938</v>
-[...8 lines deleted...]
-      </c>
+        <v>219888</v>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr"/>
-      <c r="K47" t="inlineStr"/>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>Требует ремонта</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M47" t="n">
-        <v>1887836</v>
+        <v>3365000</v>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O47" t="inlineStr"/>
+      <c r="P47" t="inlineStr"/>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-5/</t>
+          <t>http://techlot.ru/catalog/sitrak-c7h-e388ex761-lzz7ccwd0nc468608/</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>ACPNDXX71626</t>
+          <t>LZZ7CCWD9NC468607</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Kverneland</t>
+          <t>SITRAK</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>U-Drill Plus</t>
+          <t>C7H</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G48" t="n">
-        <v>0</v>
+        <v>563876</v>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
-      <c r="J48" t="inlineStr"/>
-      <c r="K48" t="inlineStr"/>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M48" t="n">
-        <v>3843400</v>
+        <v>2697000</v>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr"/>
+      <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-ts-drill-acpndxx71626/</t>
+          <t>http://techlot.ru/catalog/sitrak-c7h-lzz7ccwd9nc468607/</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>XTC658015M2557155</t>
+          <t>WMA06XZZ0LM860926</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>MAN</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>K5042</t>
+          <t>TGX</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E49" t="n">
-        <v>2021</v>
-[...5 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="F49" t="inlineStr"/>
       <c r="G49" t="n">
         <v>0</v>
       </c>
-      <c r="H49" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr"/>
-      <c r="K49" t="inlineStr"/>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>Требует ремонта</t>
+          <t>Неудовлетворительно</t>
         </is>
       </c>
       <c r="M49" t="n">
-        <v>3572070</v>
+        <v>138000</v>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr"/>
+      <c r="P49" t="inlineStr"/>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/k5042-xtc658015m2557155/</t>
+          <t>http://techlot.ru/catalog/man-tgx-wma06xzz0lm860926/</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>XTC658015M2557829</t>
+          <t>Х89172207D0EH2031</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>K5042</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G50" t="n">
-        <v>77784</v>
+        <v>0</v>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I50" t="n">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="J50" t="inlineStr"/>
+        <v>145</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr"/>
+      <c r="P50" t="inlineStr"/>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5042-3/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2031/</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>LZFF31T62ND003079</t>
+          <t>X89172207D0EH2001</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E51" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G51" t="n">
-        <v>0</v>
+        <v>522165</v>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I51" t="n">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="J51" t="inlineStr"/>
+        <v>145</v>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>4х8</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...2 lines deleted...]
-      <c r="M51" t="inlineStr"/>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M51" t="n">
+        <v>1618000</v>
+      </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O51" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O51" t="inlineStr"/>
+      <c r="P51" t="inlineStr"/>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-9/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2001/</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>NRNDAZAA1N1000140</t>
+          <t>Х89172207D0EH2015</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Basak</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>5120</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E52" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G52" t="n">
-        <v>3539</v>
+        <v>489863</v>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="n">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="J52" t="inlineStr"/>
       <c r="K52" t="inlineStr">
         <is>
-          <t>4х4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>Хорошее</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr"/>
+      <c r="P52" t="inlineStr"/>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/basak-5120/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2015/</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CAT0318DTHBP20061</t>
+          <t>Х89172207D0EH2027</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Caterpillar</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>318D2L</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G53" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>505106</v>
+      </c>
+      <c r="H53" t="inlineStr"/>
       <c r="I53" t="n">
-        <v>172</v>
+        <v>145</v>
       </c>
       <c r="J53" t="inlineStr"/>
-      <c r="K53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr"/>
+      <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/caterpillar-318d2l/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2027/</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>XTC652005N1471647</t>
+          <t>X96A64R42P0024429</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>6520-53</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G54" t="n">
-        <v>0</v>
+        <v>383966</v>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I54" t="n">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="J54" t="inlineStr"/>
+        <v>119</v>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>4х6</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M54" t="n">
-        <v>1955900</v>
+        <v>1891000</v>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr"/>
+      <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-xtc652005n1471647/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024429/</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>WK6SC1UD2PDG00396</t>
+          <t>X96A64R42P0024425</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Kverneland</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>U-DRILL PLUS 6001</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K55" t="inlineStr"/>
+        <v>464703</v>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I55" t="n">
+        <v>121</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M55" t="n">
-        <v>7132720</v>
+        <v>1745000</v>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O55" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O55" t="inlineStr"/>
+      <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-u-drill-plus-6001/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024425/</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>XUHZ81112R1000054</t>
+          <t>X89172207D0EH2026</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Dongfeng</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Z81112</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
-      <c r="H56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H56" t="inlineStr"/>
       <c r="I56" t="n">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="J56" t="inlineStr"/>
       <c r="K56" t="inlineStr">
         <is>
-          <t>4х2</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Требует ремонта</t>
         </is>
       </c>
-      <c r="M56" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M56" t="inlineStr"/>
       <c r="N56" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr"/>
+      <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/z81112-5/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2026/</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>X8V924900N3S00021</t>
+          <t>X89172207D0EH2028</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>РИАТ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>924900-130</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E57" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G57" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K57" t="inlineStr"/>
+        <v>561765</v>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I57" t="n">
+        <v>145</v>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M57" t="n">
-        <v>1693877</v>
+        <v>1740000</v>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O57" t="inlineStr"/>
+      <c r="P57" t="inlineStr"/>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900-5/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2028/</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>X1F933410L7002856</t>
+          <t>X89172207D0EH2003</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>НЕФАЗ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>93341</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E58" t="n">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G58" t="n">
-        <v>0</v>
+        <v>458634</v>
       </c>
       <c r="H58" t="inlineStr"/>
-      <c r="I58" t="inlineStr"/>
+      <c r="I58" t="n">
+        <v>145</v>
+      </c>
       <c r="J58" t="inlineStr"/>
-      <c r="K58" t="inlineStr"/>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M58" t="n">
-        <v>1408100</v>
+        <v>1837000</v>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O58" t="inlineStr"/>
+      <c r="P58" t="inlineStr"/>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/93341-x1f933410l7002856/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2003/</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>X6S588513P0000121</t>
+          <t>Х89172207D0EH2010</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ТЗА</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>588513</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E59" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="inlineStr"/>
-      <c r="I59" t="inlineStr"/>
+      <c r="I59" t="n">
+        <v>145</v>
+      </c>
       <c r="J59" t="inlineStr"/>
-      <c r="K59" t="inlineStr"/>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr"/>
+      <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/588513/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2010/</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>LG6ZNCNH1PX002843</t>
+          <t>X89172207D0EH2013</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Dayun</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>CGC4250</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E60" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G60" t="n">
-        <v>116618</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H60" t="inlineStr"/>
       <c r="I60" t="n">
-        <v>400</v>
+        <v>145</v>
       </c>
       <c r="J60" t="inlineStr"/>
       <c r="K60" t="inlineStr">
         <is>
-          <t>4х6</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M60" t="n">
-        <v>4607725</v>
+        <v>1701000</v>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr"/>
+      <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/dayun-cgc4250/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2013/</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>LFWMXXRX2P1F01568</t>
+          <t>Х89172207D0EH2019</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E61" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G61" t="n">
-        <v>59674</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H61" t="inlineStr"/>
       <c r="I61" t="n">
-        <v>420</v>
+        <v>145</v>
       </c>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr">
         <is>
-          <t>4х8</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr"/>
+      <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-14/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2019/</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>X8V924900N3S00022</t>
+          <t>Х89172207D0EH2012</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>РИАТ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>РИАТ 924900-130</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E62" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="inlineStr"/>
-      <c r="I62" t="inlineStr"/>
+      <c r="I62" t="n">
+        <v>145</v>
+      </c>
       <c r="J62" t="inlineStr"/>
-      <c r="K62" t="inlineStr"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr"/>
+      <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900-4/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2012/</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>4492885</t>
+          <t>Х89172207D0EH2007</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Forload</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>FL388</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E63" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="n">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr">
         <is>
-          <t>4х4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr"/>
+      <c r="P63" t="inlineStr"/>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/forload-fl388-44/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2007/</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>LZGJX4V62NX043055</t>
+          <t>Х89172207D0EH2018</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Shacman</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>SX33186V366</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E64" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G64" t="n">
-        <v>163735</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H64" t="inlineStr"/>
       <c r="I64" t="n">
-        <v>430</v>
+        <v>145</v>
       </c>
       <c r="J64" t="inlineStr"/>
       <c r="K64" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>Хорошее</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr"/>
+      <c r="P64" t="inlineStr"/>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx33186v366-2/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2018/</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>XU42834PEP0000430</t>
+          <t>X89172207D0EH2014</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2834PE</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G65" t="n">
-        <v>93865</v>
+        <v>521618</v>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Бензин</t>
-[...3 lines deleted...]
-      <c r="J65" t="inlineStr"/>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I65" t="n">
+        <v>145</v>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>4х2</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M65" t="n">
-        <v>1402600</v>
+        <v>1619000</v>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O65" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O65" t="inlineStr"/>
+      <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834pe-4/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2014/</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>LFWMXXRXXN1F16459</t>
+          <t>X89172207D0EH2016</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G66" t="n">
-        <v>131155</v>
+        <v>487292</v>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Газ</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I66" t="n">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="J66" t="inlineStr"/>
+        <v>145</v>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M66" t="n">
-        <v>2356200</v>
+        <v>1734000</v>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O66" t="inlineStr"/>
+      <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-5/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2016/</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>XTC652005L1436441</t>
+          <t>X89172207D0EH2008</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>6520-53</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Оранжевый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G67" t="n">
-        <v>132744</v>
+        <v>503479</v>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I67" t="n">
-        <v>400</v>
+        <v>145</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>6×4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M67" t="n">
-        <v>2067000</v>
+        <v>1678000</v>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O67" t="inlineStr"/>
+      <c r="P67" t="inlineStr"/>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-4/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2008/</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>LZGJX4V67NX023500</t>
+          <t>X89172207D0EH2021</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Shacman</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>SX33186V366</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E68" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G68" t="n">
-        <v>147135</v>
+        <v>532368</v>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I68" t="n">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="J68" t="inlineStr"/>
+        <v>145</v>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M68" t="n">
-        <v>2567500</v>
+        <v>1586000</v>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O68" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O68" t="inlineStr"/>
+      <c r="P68" t="inlineStr"/>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx33186v366-lzgjx4v67nx023500/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2021/</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>WMA06SZZ2JM790670</t>
+          <t>Z8NFBNJ11ES141041</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>MAN</t>
+          <t>NISSAN</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>TGS 18.440</t>
+          <t>QASHQAI</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E69" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Серебристый</t>
         </is>
       </c>
       <c r="G69" t="n">
-        <v>815531</v>
+        <v>45591</v>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I69" t="n">
-        <v>441</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M69" t="n">
-        <v>3176900</v>
+        <v>2313400</v>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr"/>
+      <c r="P69" t="inlineStr"/>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/man-tgs/</t>
+          <t>http://techlot.ru/catalog/nissan-qashqai-z8nfbnj11es141041/</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Z0G945350P0008735</t>
+          <t>8240886</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>Стройматик</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>9453-0000010-50</t>
+          <t>СГК-400</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Желтый, серый</t>
         </is>
       </c>
       <c r="G70" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H70" t="inlineStr"/>
+        <v>7694</v>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr"/>
       <c r="L70" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M70" t="n">
-        <v>1440000</v>
+        <v>9125000</v>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O70" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O70" t="inlineStr"/>
+      <c r="P70" t="inlineStr"/>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-5/</t>
+          <t>http://techlot.ru/catalog/400-8240886/</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Z9M96340350432105</t>
+          <t>X89172207D0EH2030</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Mercedes-Benz</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>ACTROS 1842LS</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Зеленый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G71" t="n">
-        <v>911278</v>
-[...5 lines deleted...]
-      </c>
+        <v>457847</v>
+      </c>
+      <c r="H71" t="inlineStr"/>
       <c r="I71" t="n">
-        <v>422</v>
+        <v>145</v>
       </c>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr">
         <is>
           <t>4×2</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M71" t="n">
-        <v>3745600</v>
+        <v>1840000</v>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O71" t="inlineStr"/>
+      <c r="P71" t="inlineStr"/>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-2/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2030/</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>LZGJD3X1XPX055929</t>
+          <t>X89172207D0EH2024</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Shacman</t>
-[...6 lines deleted...]
-      </c>
+          <t>IVECO</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G72" t="n">
-        <v>223840</v>
-[...5 lines deleted...]
-      </c>
+        <v>430242</v>
+      </c>
+      <c r="H72" t="inlineStr"/>
       <c r="I72" t="n">
-        <v>480</v>
+        <v>145</v>
       </c>
       <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr">
         <is>
           <t>4×2</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M72" t="n">
-        <v>4389375</v>
+        <v>1934000</v>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr"/>
+      <c r="P72" t="inlineStr"/>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx4188yy381/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2024/</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>XZV3009A3N0003568</t>
+          <t>X89172207D0EH2004</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>3009A3</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E73" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G73" t="n">
-        <v>218159</v>
+        <v>599101</v>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Газ, бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I73" t="n">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="J73" t="inlineStr"/>
+        <v>145</v>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>4х2</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M73" t="n">
-        <v>1267438</v>
+        <v>1395000</v>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O73" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O73" t="inlineStr"/>
+      <c r="P73" t="inlineStr"/>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3009a3-2/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2004/</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Z9M96340350394237</t>
+          <t>X89172207D0EH2029</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Mercedes-Benz</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>ACTROS 1842LS</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E74" t="n">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Зеленый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G74" t="n">
-        <v>0</v>
+        <v>620005</v>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I74" t="n">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="J74" t="inlineStr"/>
+        <v>145</v>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>4×2</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M74" t="n">
-        <v>3805000</v>
+        <v>1339000</v>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O74" t="inlineStr"/>
+      <c r="P74" t="inlineStr"/>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-4/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2029/</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>У3М5440С9М0000487</t>
+          <t>X89172207D0EH2006</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>МАЗ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>5440С9</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E75" t="n">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G75" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>462328</v>
+      </c>
+      <c r="H75" t="inlineStr"/>
       <c r="I75" t="n">
-        <v>420</v>
-[...5 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="J75" t="inlineStr"/>
       <c r="K75" t="inlineStr">
         <is>
-          <t>4x2</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M75" t="n">
-        <v>1693478</v>
+        <v>1823000</v>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O75" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O75" t="inlineStr"/>
+      <c r="P75" t="inlineStr"/>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/54409/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2006/</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>X0T958920N0002540</t>
+          <t>X89172207D0EH2023</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E76" t="n">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G76" t="n">
-        <v>0</v>
+        <v>485463</v>
       </c>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr"/>
-      <c r="K76" t="inlineStr"/>
-      <c r="L76" t="inlineStr"/>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
       <c r="M76" t="n">
-        <v>1581817</v>
+        <v>1740000</v>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O76" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O76" t="inlineStr"/>
+      <c r="P76" t="inlineStr"/>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-5/</t>
+          <t>http://techlot.ru/catalog/iveco-x89172207d0eh2023/</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>XTC549005M2551167</t>
+          <t>XB9172207D0EH2009</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>M1840</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E77" t="n">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G77" t="n">
-        <v>514969</v>
+        <v>556133</v>
       </c>
       <c r="H77" t="inlineStr"/>
-      <c r="I77" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr"/>
       <c r="K77" t="inlineStr">
         <is>
           <t>4×2</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr"/>
       <c r="N77" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O77" t="inlineStr"/>
+      <c r="P77" t="inlineStr"/>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/1840-xtc549005m2551167/</t>
+          <t>http://techlot.ru/catalog/iveco-xb9172207d0eh2009/</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>64364399PTP320P0FW7288</t>
+          <t>Х89172207D0EH2005</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Ярославич</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>ПСП-20 Гигант</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E78" t="n">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>0</v>
       </c>
       <c r="H78" t="inlineStr"/>
-      <c r="I78" t="inlineStr"/>
+      <c r="I78" t="n">
+        <v>145</v>
+      </c>
       <c r="J78" t="inlineStr"/>
-      <c r="K78" t="inlineStr"/>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
-[...4 lines deleted...]
-      </c>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr"/>
       <c r="N78" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr"/>
+      <c r="P78" t="inlineStr"/>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/yaroslavich-20-64364399ptp320p0fw7288/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2005/</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>LZZ7CMXD2PC613333</t>
+          <t>Х89172207D0EH2022</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>SITRAK</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>C7H</t>
+          <t>172207</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E79" t="n">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G79" t="n">
-        <v>120000</v>
-[...5 lines deleted...]
-      </c>
+        <v>519747</v>
+      </c>
+      <c r="H79" t="inlineStr"/>
       <c r="I79" t="n">
-        <v>540</v>
-[...5 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr">
         <is>
-          <t>4х6</t>
+          <t>4x2</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M79" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M79" t="inlineStr"/>
       <c r="N79" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O79" t="inlineStr"/>
+      <c r="P79" t="inlineStr"/>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-2/</t>
+          <t>http://techlot.ru/catalog/iveco-89172207d0eh2022/</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>LZZ5DYSDXNW074331</t>
+          <t>XZGEE04A1PA834892</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Howo</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>ZZ3407S3867E</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E80" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G80" t="n">
-        <v>105332</v>
+        <v>0</v>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I80" t="n">
-        <v>380</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr"/>
       <c r="L80" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M80" t="n">
-        <v>2345575</v>
+        <v>664000</v>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr"/>
+      <c r="P80" t="inlineStr"/>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/howo-zz3407s3867e-2/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a1pa834892/</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>У3М5440С9L0000469</t>
+          <t>XTC652005N1480512</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>МАЗ</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>5440C9-520-030</t>
+          <t>К3340</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E81" t="n">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Оранжевый</t>
         </is>
       </c>
       <c r="G81" t="n">
         <v>0</v>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I81" t="n">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="J81" t="inlineStr"/>
+        <v>400</v>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>4х2</t>
+          <t>6х4</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M81" t="n">
-        <v>1883893</v>
+        <v>560000</v>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O81" t="inlineStr"/>
+      <c r="P81" t="inlineStr"/>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5440c9/</t>
+          <t>http://techlot.ru/catalog/3340-xtc652005n1480512/</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>X0T958920N0002573</t>
+          <t>Z9G945350N0005834</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>Grunwald</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>9453</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>2022</v>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>0</v>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr"/>
       <c r="K82" t="inlineStr"/>
       <c r="L82" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M82" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr"/>
+      <c r="P82" t="inlineStr"/>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-7/</t>
+          <t>http://techlot.ru/catalog/9453-z9g945350n0005834/</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>X0T958920P0003081</t>
+          <t>L6T7852D9RD039519</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>Geely</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>Tugella</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E83" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Черный</t>
         </is>
       </c>
       <c r="G83" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="J83" t="inlineStr"/>
+        <v>40777</v>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I83" t="n">
+        <v>238</v>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
       <c r="K83" t="inlineStr"/>
       <c r="L83" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M83" t="n">
-        <v>1582413</v>
+        <v>2790000</v>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>Не указан</t>
+          <t>Московская область</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-11/</t>
+          <t>http://techlot.ru/catalog/gelly-tyugella-l6t7852d9rd039519/</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>X0T958920N0002473</t>
+          <t>Z0G945350N006513</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>Grunwald</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>9453</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>2022</v>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Снрый</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>0</v>
       </c>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr"/>
       <c r="K84" t="inlineStr"/>
       <c r="L84" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M84" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O84" t="inlineStr"/>
+      <c r="P84" t="inlineStr"/>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-6/</t>
+          <t>http://techlot.ru/catalog/grunwald-9453-z0g945350n0006513/</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>XZV3009A3N0003564</t>
+          <t>Z0G945350N0005703</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Grunwald</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Луидор 3009D3</t>
+          <t>9453</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>2022</v>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G85" t="n">
-        <v>224489</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H85" t="inlineStr"/>
+      <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr"/>
-      <c r="K85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K85" t="inlineStr"/>
       <c r="L85" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M85" t="n">
-        <v>1223300</v>
+        <v>2347000</v>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O85" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O85" t="inlineStr"/>
+      <c r="P85" t="inlineStr"/>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3009a3/</t>
+          <t>http://techlot.ru/catalog/9453-z0g945350n0005703/</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>LZGJX4Z68PX043073</t>
+          <t>Z9M96340350548980</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Shacman</t>
+          <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>SX331863366</t>
+          <t>ACTROS</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E86" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G86" t="n">
-        <v>76658</v>
+        <v>733613</v>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I86" t="n">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="J86" t="inlineStr"/>
+        <v>449</v>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>4х8</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M86" t="n">
-        <v>2909738</v>
+        <v>5679000</v>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr"/>
+      <c r="P86" t="inlineStr"/>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx331863366-4/</t>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros-z9m96340350548980/</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>LGWFFFA67RJ646309</t>
+          <t>XZGEE04A2RA543207</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>HAVAL</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Н9</t>
+          <t>JOLION</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Легковые</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>2024</v>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Черный</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G87" t="n">
-        <v>27556</v>
+        <v>0</v>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I87" t="n">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="J87" t="inlineStr"/>
+        <v>143</v>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
       <c r="K87" t="inlineStr"/>
       <c r="L87" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M87" t="n">
-        <v>3841025</v>
+        <v>1523000</v>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O87" t="inlineStr"/>
+      <c r="P87" t="inlineStr"/>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/legkovoj-avtomobil-haval-n9/</t>
+          <t>http://techlot.ru/catalog/haval-jolion-xzgee04a2ra543207/</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>XTARS045LS1546111</t>
+          <t>477</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>ВАЗ (LADA)</t>
+          <t>Парогенератор</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>LARGUS RS045L</t>
+          <t>Парогенератор ПГ-2000</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>2025</v>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G88" t="n">
-        <v>22366</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H88" t="inlineStr"/>
+      <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr"/>
       <c r="K88" t="inlineStr"/>
       <c r="L88" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M88" t="n">
-        <v>1512050</v>
+        <v>2736000</v>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O88" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O88" t="inlineStr"/>
+      <c r="P88" t="inlineStr"/>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/avtomobil-legkovoj-lada-largus-rs045l/</t>
+          <t>http://techlot.ru/catalog/2000-477/</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>XZV27112AR0000037</t>
+          <t>XTA219040P0938698</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>LADA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>27112A</t>
+          <t>GRANTA 219040</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E89" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G89" t="n">
-        <v>55871</v>
+        <v>0</v>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Газ</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I89" t="n">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M89" t="n">
-        <v>2262800</v>
+        <v>673000</v>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O89" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O89" t="inlineStr"/>
+      <c r="P89" t="inlineStr"/>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a/</t>
+          <t>http://techlot.ru/catalog/lada-granta-219040-xta219040p0938698/</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>LZZ7CCWD6PC619258</t>
+          <t>XTA219040P0932032</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>SITRAK</t>
+          <t>LADA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>C7H</t>
+          <t>GRANTA 219040</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>2023</v>
       </c>
-      <c r="F90" t="inlineStr"/>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
       <c r="G90" t="n">
-        <v>435343</v>
+        <v>0</v>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I90" t="n">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="J90" t="inlineStr"/>
+        <v>90</v>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K90" t="inlineStr"/>
       <c r="L90" t="inlineStr">
         <is>
-          <t>Хорошее</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M90" t="n">
-        <v>3659800</v>
+        <v>735000</v>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O90" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O90" t="inlineStr"/>
+      <c r="P90" t="inlineStr"/>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sedelnyj-tyagach-sitrak-c7h-1/</t>
+          <t>http://techlot.ru/catalog/lada-granta-219040-xta219040p0932032/</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>X96A64R42P0024612</t>
+          <t>XTC549005J2510453</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>GAZELLE NEXT</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>A64R42</t>
+          <t>5490-S5</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E91" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G91" t="n">
-        <v>257141</v>
+        <v>165000</v>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I91" t="n">
-        <v>121</v>
+        <v>401</v>
       </c>
       <c r="J91" t="inlineStr"/>
       <c r="K91" t="inlineStr"/>
       <c r="L91" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Неудовлетворительно</t>
         </is>
       </c>
       <c r="M91" t="n">
-        <v>2257300</v>
+        <v>705000</v>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O91" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O91" t="inlineStr"/>
+      <c r="P91" t="inlineStr"/>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gaz-gazelle-next-a64r42/</t>
+          <t>http://techlot.ru/catalog/5490-s5-xtc549005j2510453/</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>LFWKVXRP5P1E02000</t>
+          <t>XTA219040P0938701</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>LADA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>GRANTA 219040</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>2023</v>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G92" t="n">
-        <v>156395</v>
+        <v>83659</v>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I92" t="n">
-        <v>389.996</v>
+        <v>90</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
-      <c r="K92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M92" t="n">
-        <v>3360500</v>
+        <v>646000</v>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O92" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O92" t="inlineStr"/>
+      <c r="P92" t="inlineStr"/>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gruzovoj-samosval-faw-j6/</t>
+          <t>http://techlot.ru/catalog/lada-granta-219040-xta219040p0938701/</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>X96A64R42P0025158</t>
+          <t>XTA219040P0939759</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>LADA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>NEXT A64R42</t>
+          <t>GRANTA 219040</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>2023</v>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G93" t="n">
-        <v>352527</v>
+        <v>71818</v>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I93" t="n">
-        <v>121</v>
+        <v>90</v>
       </c>
       <c r="J93" t="inlineStr"/>
-      <c r="K93" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K93" t="inlineStr"/>
+      <c r="L93" t="inlineStr"/>
       <c r="M93" t="n">
-        <v>1906675</v>
+        <v>669000</v>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O93" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O93" t="inlineStr"/>
+      <c r="P93" t="inlineStr"/>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42-1/</t>
+          <t>http://techlot.ru/catalog/lada-granta-219040-xta219040p0939759/</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>X96A64R42P0024557</t>
+          <t>У3М5440С9М0000487</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>МАЗ</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>NEXT A64R42</t>
+          <t>5440С9</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E94" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G94" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I94" t="n">
-        <v>121</v>
+        <v>420</v>
       </c>
       <c r="J94" t="inlineStr"/>
       <c r="K94" t="inlineStr">
         <is>
-          <t>4х2</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M94" t="n">
-        <v>2153075</v>
+        <v>1693478</v>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
-          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км. (Московская область)</t>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>Не указан</t>
+          <t>Московская область</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42/</t>
+          <t>http://techlot.ru/catalog/54409-3544090000487/</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>XUHMFR111R0000015</t>
+          <t>LZZ7CCWD0NC457835</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Foton</t>
+          <t>SITRAK</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>MFR111</t>
+          <t>C7H</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E95" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G95" t="n">
-        <v>103760</v>
+        <v>0</v>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I95" t="n">
-        <v>140</v>
+        <v>480</v>
       </c>
       <c r="J95" t="inlineStr"/>
       <c r="K95" t="inlineStr">
         <is>
           <t>4×2</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M95" t="n">
-        <v>2612875</v>
+        <v>3061750</v>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O95" t="inlineStr"/>
+      <c r="P95" t="inlineStr"/>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/specializirovannyj-furgon-izotermicheskij-foton-mfr111/</t>
+          <t>http://techlot.ru/catalog/sitrak-c7h-lzz7ccwd0nc457835/</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>LFWNHXSDXP1F91098</t>
+          <t>Z8TVEAHXVNM000890</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>CITROEN</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>J7</t>
+          <t>SPACE TOURER</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E96" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Черный</t>
         </is>
       </c>
       <c r="G96" t="n">
-        <v>514416</v>
+        <v>177547</v>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I96" t="n">
-        <v>550</v>
-[...10 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="J96" t="inlineStr"/>
+      <c r="K96" t="inlineStr"/>
       <c r="L96" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M96" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O96" t="inlineStr"/>
+      <c r="P96" t="inlineStr"/>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j7-3/</t>
+          <t>http://techlot.ru/catalog/citroen-space-tourer-z8tveahxvnm000890/</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>LFWNHXSD4P1F91646</t>
+          <t>X2MXTGF2WMM020285</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>J7</t>
+          <t>OUTLANDER</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E97" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Серый</t>
         </is>
       </c>
       <c r="G97" t="n">
-        <v>429659</v>
+        <v>204063</v>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I97" t="n">
-        <v>550</v>
-[...10 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="J97" t="inlineStr"/>
+      <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M97" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr"/>
+      <c r="P97" t="inlineStr"/>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j7-2/</t>
+          <t>http://techlot.ru/catalog/mitsubishi-outlander-x2mxtgf2wmm020285/</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>XTAKS025LS1498407</t>
+          <t>X8B27976DP0000039</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>ВАЗ (LADA)</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Largus</t>
+          <t>27976D</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Грузовые</t>
         </is>
       </c>
       <c r="E98" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G98" t="n">
-        <v>29176</v>
+        <v>235556</v>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I98" t="n">
-        <v>66</v>
-[...5 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="J98" t="inlineStr"/>
       <c r="K98" t="inlineStr">
         <is>
-          <t>4х2</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M98" t="n">
-        <v>1178200</v>
+        <v>1783250</v>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O98" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O98" t="inlineStr"/>
+      <c r="P98" t="inlineStr"/>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/lada-largus/</t>
+          <t>http://techlot.ru/catalog/27976d-x8b27976dp0000039/</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>LZFF31T65ND010916</t>
+          <t>X96A64R42P0025159</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E99" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G99" t="n">
-        <v>201587</v>
+        <v>418834</v>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
-      <c r="I99" t="inlineStr"/>
+      <c r="I99" t="n">
+        <v>121</v>
+      </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4×2</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M99" t="n">
-        <v>1938850</v>
+        <v>1753000</v>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O99" t="inlineStr"/>
+      <c r="P99" t="inlineStr"/>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/x000d_-hongyan-908/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0025159/</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>LZFF31T66ND010407</t>
+          <t>FTC003RHJRV555773</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>LOVOL</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>FR220D</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G100" t="n">
-        <v>201323</v>
+        <v>2471</v>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
-      <c r="I100" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="I100" t="n">
+        <v>147</v>
+      </c>
+      <c r="J100" t="inlineStr"/>
+      <c r="K100" t="inlineStr"/>
       <c r="L100" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M100" t="n">
-        <v>1912450</v>
+        <v>6986125</v>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O100" t="inlineStr"/>
+      <c r="P100" t="inlineStr"/>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/x000d_-_x000d_-hongyan-908/</t>
+          <t>http://techlot.ru/catalog/lovol-fr220d-ftc003rhjrv555773/</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>10H1989</t>
+          <t>SADCA2BX2RA736773</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Jin Chen</t>
+          <t>JAGUAR</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>UBM MCBM-120W</t>
+          <t>F-PACE</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>2023</v>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G101" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="J101" t="inlineStr"/>
+        <v>23708</v>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I101" t="n">
+        <v>250</v>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
       <c r="K101" t="inlineStr"/>
       <c r="L101" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M101" t="n">
-        <v>2640000</v>
+        <v>5662750</v>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O101" t="inlineStr"/>
+      <c r="P101" t="inlineStr"/>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-9/</t>
+          <t>http://techlot.ru/catalog/jaguar-pace-sadca2bx2ra736773/</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>1480-1481</t>
+          <t>X96A64R42P0024431</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Провита</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1900bi</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E102" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G102" t="n">
         <v>0</v>
       </c>
-      <c r="H102" t="inlineStr"/>
-      <c r="I102" t="inlineStr"/>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I102" t="n">
+        <v>121</v>
+      </c>
       <c r="J102" t="inlineStr"/>
       <c r="K102" t="inlineStr"/>
       <c r="L102" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M102" t="n">
-        <v>7886909</v>
+        <v>2000250</v>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-8/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024431/</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>3454</t>
+          <t>LZGJR4V48PX003221</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Keepler-Stan</t>
+          <t>Shacman</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>RME-1300x2</t>
+          <t>SX3258DR384</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E103" t="n">
         <v>2023</v>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Черный</t>
         </is>
       </c>
       <c r="G103" t="n">
         <v>0</v>
       </c>
-      <c r="H103" t="inlineStr"/>
-      <c r="I103" t="inlineStr"/>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I103" t="n">
+        <v>423</v>
+      </c>
       <c r="J103" t="inlineStr"/>
       <c r="K103" t="inlineStr"/>
       <c r="L103" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M103" t="n">
-        <v>447700</v>
+        <v>4140625</v>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O103" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O103" t="inlineStr"/>
+      <c r="P103" t="inlineStr"/>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/rme-13/</t>
+          <t>http://techlot.ru/catalog/shacman-sx3258dr384-lzgjr4v48px003221/</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Z9M1671195L009096</t>
+          <t>WBACV010609J59577</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Mercedes-Benz</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>GLE-класс</t>
+          <t>X5 M50D</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Легковые</t>
         </is>
       </c>
       <c r="E104" t="n">
         <v>2021</v>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Чёрный</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G104" t="n">
-        <v>101035</v>
+        <v>87643</v>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I104" t="n">
-        <v>244.7</v>
+        <v>400</v>
       </c>
       <c r="J104" t="inlineStr"/>
       <c r="K104" t="inlineStr"/>
       <c r="L104" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M104" t="n">
-        <v>4898400</v>
+        <v>7778000</v>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O104" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O104" t="inlineStr"/>
+      <c r="P104" t="inlineStr"/>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-gle-class/</t>
+          <t>http://techlot.ru/catalog/bmw-x7-x5-m50d-wbacv010609j59577/</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>X6S588513P0000123</t>
+          <t>LVTDD24B1PD334973</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ТЗА</t>
+          <t>EXEED</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>588513</t>
+          <t>VX 710</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E105" t="n">
         <v>2023</v>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G105" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I105" t="inlineStr"/>
+        <v>165965</v>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I105" t="n">
+        <v>249</v>
+      </c>
       <c r="J105" t="inlineStr"/>
       <c r="K105" t="inlineStr"/>
       <c r="L105" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M105" t="n">
-        <v>1531200</v>
+        <v>1901500</v>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/588513-2/</t>
+          <t>http://techlot.ru/catalog/exceed-vx-c-710-lvtdd24b1pd334973/</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>X0T958920P0003079</t>
+          <t>X96A64R42P0024457</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>NEXT A64R42</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>2023</v>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G106" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I106" t="inlineStr"/>
+        <v>285000</v>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I106" t="n">
+        <v>121</v>
+      </c>
       <c r="J106" t="inlineStr"/>
-      <c r="K106" t="inlineStr"/>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M106" t="n">
-        <v>1582413</v>
+        <v>1674125</v>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-10/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-a64r42-x96a64r42p0024457/</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>WBACW810509G00923</t>
+          <t>LFWKVXRP6N1E18798</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>X7</t>
+          <t>J6</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E107" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G107" t="n">
-        <v>66795</v>
+        <v>258938</v>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I107" t="n">
-        <v>249</v>
-[...6 lines deleted...]
-      <c r="K107" t="inlineStr"/>
+        <v>390</v>
+      </c>
+      <c r="J107" t="inlineStr"/>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M107" t="n">
-        <v>7356800</v>
+        <v>2155375</v>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>В наличии</t>
+          <t>В резерве</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/bmw-x7-xdrive30d/</t>
+          <t>http://techlot.ru/catalog/faw-j6-lfwkvxrp6n1e18798/</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>LFWMXXRXXN1F20043</t>
+          <t>Z8NTAAT32ES140396</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>NISSAN</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>X-Trail</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E108" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G108" t="n">
-        <v>0</v>
+        <v>245562</v>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I108" t="n">
-        <v>420</v>
-[...10 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="J108" t="inlineStr"/>
+      <c r="K108" t="inlineStr"/>
       <c r="L108" t="inlineStr">
         <is>
-          <t>Неудовлетворительное</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M108" t="n">
-        <v>320950</v>
+        <v>1491500</v>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr"/>
+      <c r="P108" t="inlineStr"/>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-47/</t>
+          <t>http://techlot.ru/catalog/ntaat-nissan-x-trail-z8ntaat32es140396/</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>LFWMXXRX3N1F19333</t>
+          <t>XTT236022R1006407</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>UAZ</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>PROFI</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E109" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Черный</t>
         </is>
       </c>
       <c r="G109" t="n">
-        <v>61646</v>
+        <v>20562</v>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Газ</t>
         </is>
       </c>
       <c r="I109" t="n">
-        <v>420</v>
-[...5 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="J109" t="inlineStr"/>
       <c r="K109" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4х4</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M109" t="n">
-        <v>3123235</v>
+        <v>1312125</v>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-45/</t>
+          <t>http://techlot.ru/catalog/uaz-profi-xtt236022r1006407/</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LFWLWXRL3N1F19652</t>
+          <t>LVVDC21B7PD223715</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>OMODA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>S5</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E110" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G110" t="n">
-        <v>21669</v>
+        <v>25387</v>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I110" t="n">
-        <v>420</v>
-[...10 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="J110" t="inlineStr"/>
+      <c r="K110" t="inlineStr"/>
       <c r="L110" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M110" t="n">
-        <v>3295497</v>
+        <v>1237500</v>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-6x6-3/</t>
+          <t>http://techlot.ru/catalog/omoda-s5/</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>LFWLWXRL0N1F19639</t>
+          <t>XZV27112AR0000038</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>27112A</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Грузовые</t>
         </is>
       </c>
       <c r="E111" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G111" t="n">
-        <v>22385</v>
+        <v>51861</v>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Газ</t>
         </is>
       </c>
       <c r="I111" t="n">
-        <v>420</v>
-[...5 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="J111" t="inlineStr"/>
       <c r="K111" t="inlineStr">
         <is>
-          <t>6х6</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M111" t="n">
-        <v>2893592</v>
+        <v>2280400</v>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr"/>
+      <c r="P111" t="inlineStr"/>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-6x6-2/</t>
+          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a1/</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>LFWKVXPP1N1F13322</t>
+          <t>XZV3010GDR0002341</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>310GD</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Грузовые</t>
         </is>
       </c>
       <c r="E112" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G112" t="n">
-        <v>84069</v>
+        <v>181521</v>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I112" t="n">
-        <v>375</v>
-[...10 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="J112" t="inlineStr"/>
+      <c r="K112" t="inlineStr"/>
       <c r="L112" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M112" t="n">
-        <v>2679764</v>
+        <v>1956250</v>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O112" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O112" t="inlineStr"/>
+      <c r="P112" t="inlineStr"/>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-41/</t>
+          <t>http://techlot.ru/catalog/3010gd-3/</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>JN1JANZ62U0100547</t>
+          <t>XWERH81DDN0010957</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Infiniti</t>
+          <t>Kia</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>QX80</t>
+          <t>SORENTO</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Легковые</t>
         </is>
       </c>
       <c r="E113" t="n">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Коричневый</t>
         </is>
       </c>
       <c r="G113" t="n">
-        <v>123449</v>
+        <v>202283</v>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Бензин</t>
         </is>
       </c>
       <c r="I113" t="n">
-        <v>405</v>
-[...5 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="J113" t="inlineStr"/>
       <c r="K113" t="inlineStr"/>
       <c r="L113" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M113" t="n">
-        <v>4892900</v>
+        <v>2514000</v>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr"/>
+      <c r="P113" t="inlineStr"/>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/infiniti-qx80/</t>
+          <t>http://techlot.ru/catalog/kia-sorento-xwerh81ddn0010957/</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>AU20234644</t>
+          <t>X2FXXXESGXNY86120</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Shanmon</t>
+          <t>Ford</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>S900</t>
+          <t>Transit FCD 310M</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Грузовые</t>
         </is>
       </c>
       <c r="E114" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Жёлтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G114" t="n">
-        <v>0</v>
+        <v>181349</v>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I114" t="n">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="J114" t="inlineStr"/>
-      <c r="K114" t="inlineStr"/>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
-      <c r="M114" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M114" t="inlineStr"/>
       <c r="N114" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr"/>
+      <c r="P114" t="inlineStr"/>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shanmon/</t>
+          <t>http://techlot.ru/catalog/ford-transit-fcd-310m-x2fxxxesgxny86120/</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>8250887</t>
+          <t>X96A64R42P0024550</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Стройматик</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>NEXT A64R42</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E115" t="n">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Жёлтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G115" t="n">
         <v>0</v>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I115" t="n">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="J115" t="inlineStr"/>
       <c r="K115" t="inlineStr"/>
       <c r="L115" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M115" t="n">
-        <v>14728880</v>
+        <v>2023000</v>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O115" t="inlineStr"/>
+      <c r="P115" t="inlineStr"/>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/500/</t>
+          <t>http://techlot.ru/catalog/gazelle-next-x96a64r42p0024550/</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>EAR853395P0000013</t>
+          <t>LFP83ACE5P1K62057</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ИнтерПрицеп</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>853385</t>
+          <t>BESTUNE B70</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E116" t="n">
         <v>2023</v>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Черный</t>
         </is>
       </c>
       <c r="G116" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I116" t="inlineStr"/>
+        <v>72311</v>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I116" t="n">
+        <v>160</v>
+      </c>
       <c r="J116" t="inlineStr"/>
       <c r="K116" t="inlineStr"/>
       <c r="L116" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M116" t="n">
-        <v>1172700</v>
+        <v>1202500</v>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-7/</t>
+          <t>http://techlot.ru/catalog/faw-bestune-b70-lfp83ace5pik62057/</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>XD2972200NC000832</t>
+          <t>LZFH18X16PD004017</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>CTTM Cargoline</t>
+          <t>IVECO-Hongyan</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Полуприцеп рефрижератор</t>
+          <t>908</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E117" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G117" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I117" t="inlineStr"/>
+        <v>465365</v>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I117" t="n">
+        <v>517</v>
+      </c>
       <c r="J117" t="inlineStr"/>
-      <c r="K117" t="inlineStr"/>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M117" t="n">
-        <v>3402400</v>
+        <v>2139625</v>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/cttm-cargoline-972200-100000000/</t>
+          <t>http://techlot.ru/catalog/hongyan-908-lzfh18x16pd004017/</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Z0GGRW375N2000009</t>
+          <t>XZV3009Z5N0006286</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>GRW375</t>
+          <t>3009Z5</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E118" t="n">
         <v>2022</v>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G118" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I118" t="inlineStr"/>
+        <v>157086</v>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I118" t="n">
+        <v>150</v>
+      </c>
       <c r="J118" t="inlineStr"/>
-      <c r="K118" t="inlineStr"/>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M118" t="n">
-        <v>1340756</v>
+        <v>1592250</v>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-grw375-5/</t>
+          <t>http://techlot.ru/catalog/3009z5-xzv3009z5n0006286/</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Z0GGRW375N2000010</t>
+          <t>05020DP7860</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>CHL</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>GRW375</t>
+          <t>CPD20</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E119" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G119" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H119" t="inlineStr"/>
-      <c r="I119" t="inlineStr"/>
+      <c r="I119" t="n">
+        <v>382</v>
+      </c>
       <c r="J119" t="inlineStr"/>
       <c r="K119" t="inlineStr"/>
-      <c r="L119" t="inlineStr"/>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M119" t="n">
-        <v>1340756</v>
+        <v>1388025</v>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O119" t="inlineStr"/>
+      <c r="P119" t="inlineStr"/>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-grw375-4/</t>
+          <t>http://techlot.ru/catalog/05020dp7860/</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>64364399PTP320P0FW7287</t>
+          <t>X0T988800P0003523</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Ярославич</t>
+          <t>Тонар</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>ПСП-20НР «Гигант»</t>
+          <t>9888</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E120" t="n">
         <v>2023</v>
       </c>
-      <c r="F120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F120" t="inlineStr"/>
       <c r="G120" t="n">
         <v>0</v>
       </c>
       <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr"/>
       <c r="J120" t="inlineStr"/>
       <c r="K120" t="inlineStr"/>
       <c r="L120" t="inlineStr"/>
       <c r="M120" t="n">
-        <v>3897370</v>
+        <v>1622875</v>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O120" t="inlineStr"/>
+      <c r="P120" t="inlineStr"/>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/20/</t>
+          <t>http://techlot.ru/catalog/9888-x0t988800p0003523/</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>X8V924900P3S10192</t>
+          <t>XTC549015P2584987</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>РИАТ</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>924900-130</t>
+          <t>М1945</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E121" t="n">
         <v>2023</v>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Жёлтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G121" t="n">
-        <v>120000</v>
-[...2 lines deleted...]
-      <c r="I121" t="inlineStr"/>
+        <v>335675</v>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I121" t="n">
+        <v>450</v>
+      </c>
       <c r="J121" t="inlineStr"/>
-      <c r="K121" t="inlineStr"/>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M121" t="n">
-        <v>1098175</v>
+        <v>3049000</v>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>В резерве</t>
-[...11 lines deleted...]
-      </c>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr"/>
+      <c r="P121" t="inlineStr"/>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900-6/</t>
+          <t>http://techlot.ru/catalog/1945-xtc549015p2584987/</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>EAR853395P0000014</t>
+          <t>X8B279764P0032576</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>ИнтерПрицеп</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>ГАЗон NEXT</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Грузовые</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>2023</v>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Черный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G122" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I122" t="inlineStr"/>
+        <v>50818</v>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I122" t="n">
+        <v>169</v>
+      </c>
       <c r="J122" t="inlineStr"/>
-      <c r="K122" t="inlineStr"/>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M122" t="n">
-        <v>1600600</v>
+        <v>2993250</v>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-4/</t>
+          <t>http://techlot.ru/catalog/item-13/</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>NLFS3040000056879</t>
+          <t>LGWDCE1A3SM605839</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Koluman</t>
+          <t>GWM</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>KINKONG POER</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E123" t="n">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="F123" t="inlineStr"/>
+        <v>2025</v>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
       <c r="G123" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I123" t="inlineStr"/>
+        <v>41644</v>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I123" t="n">
+        <v>150</v>
+      </c>
       <c r="J123" t="inlineStr"/>
       <c r="K123" t="inlineStr"/>
       <c r="L123" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M123" t="n">
-        <v>2050500</v>
+        <v>2255000</v>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O123" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O123" t="inlineStr"/>
+      <c r="P123" t="inlineStr"/>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/koluma-s/</t>
+          <t>http://techlot.ru/catalog/item-12/</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>LFWMXXRX3N1F18666</t>
+          <t>640302025020700092</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>FAW</t>
-[...6 lines deleted...]
-      </c>
+          <t>BENNETT</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
-[...4 lines deleted...]
-      </c>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G124" t="n">
-        <v>25900</v>
-[...8 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H124" t="inlineStr"/>
+      <c r="I124" t="inlineStr"/>
       <c r="J124" t="inlineStr"/>
-      <c r="K124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K124" t="inlineStr"/>
       <c r="L124" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M124" t="n">
-        <v>2933687</v>
+        <v>664000</v>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-39/</t>
+          <t>http://techlot.ru/catalog/item-11/</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>X0T988800M0001104</t>
+          <t>08015JFP919</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>CHL</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>9888</t>
+          <t>CDD15J</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E125" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G125" t="n">
         <v>0</v>
       </c>
       <c r="H125" t="inlineStr"/>
       <c r="I125" t="inlineStr"/>
       <c r="J125" t="inlineStr"/>
       <c r="K125" t="inlineStr"/>
       <c r="L125" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M125" t="n">
-        <v>1732025</v>
+        <v>472250</v>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9888-3/</t>
+          <t>http://techlot.ru/catalog/item-2/</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>LFWMXXRX0P1F01214</t>
+          <t>321030531410</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>Lonking</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>J6 CA3250P66K24T1E5</t>
+          <t>LG30DT</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E126" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G126" t="n">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="H126" t="inlineStr"/>
       <c r="I126" t="inlineStr"/>
       <c r="J126" t="inlineStr"/>
       <c r="K126" t="inlineStr"/>
       <c r="L126" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M126" t="n">
-        <v>3418286</v>
+        <v>803000</v>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O126" t="inlineStr"/>
+      <c r="P126" t="inlineStr"/>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-38/</t>
+          <t>http://techlot.ru/catalog/lonking-lg30dt-321030531410/</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>XTC652005M1445605</t>
+          <t>6011463031</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>Zoomlion</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>6520-53</t>
+          <t>FD30</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E127" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Оранжевый</t>
+          <t>Зеленый</t>
         </is>
       </c>
       <c r="G127" t="n">
-        <v>71000</v>
+        <v>211</v>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
-      <c r="I127" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I127" t="inlineStr"/>
+      <c r="J127" t="inlineStr"/>
       <c r="K127" t="inlineStr"/>
       <c r="L127" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M127" t="n">
-        <v>2259938</v>
+        <v>871000</v>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53-6/</t>
+          <t>http://techlot.ru/catalog/zoomlion-fd15-6011463031/</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>LZZ5DYSD9MN944848</t>
+          <t>XD277N2LJP7700299</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Howo</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>ZZ3407</t>
+          <t>АФ-77N2LJ-02</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E128" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G128" t="n">
-        <v>135851</v>
+        <v>155527</v>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I128" t="n">
-        <v>380</v>
-[...5 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="J128" t="inlineStr"/>
       <c r="K128" t="inlineStr"/>
       <c r="L128" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M128" t="n">
-        <v>2652200</v>
+        <v>2419000</v>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/howo-zz3407s3867e-4/</t>
+          <t>http://techlot.ru/catalog/77n2lj-02-xd277n2ljp7700299/</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>LFWNHXSD0P1H01267</t>
+          <t>XEYDD14B3RA001261</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>EXEED</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>CA4180P77K25E5</t>
+          <t>RX</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E129" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G129" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I129" t="inlineStr"/>
+        <v>30736</v>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I129" t="n">
+        <v>249</v>
+      </c>
       <c r="J129" t="inlineStr"/>
       <c r="K129" t="inlineStr">
         <is>
-          <t>4х2</t>
+          <t>4х4</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M129" t="n">
-        <v>1989240</v>
+        <v>2997050</v>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>В наличии</t>
+          <t>В резерве</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-ca4180p77k25e5/</t>
+          <t>http://techlot.ru/catalog/exeed-rx-xeydd14b3ra001261/</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>LZZ7CMWD6PC502897</t>
+          <t>Z9M2130875L041450</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>SITRAK</t>
+          <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>C7H</t>
+          <t>E200 4MATIC</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E130" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G130" t="n">
-        <v>159946</v>
+        <v>286392</v>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I130" t="n">
-        <v>480</v>
-[...10 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="J130" t="inlineStr"/>
+      <c r="K130" t="inlineStr"/>
       <c r="L130" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M130" t="n">
-        <v>2975600</v>
+        <v>2438000</v>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O130" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O130" t="inlineStr"/>
+      <c r="P130" t="inlineStr"/>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-7/</t>
+          <t>http://techlot.ru/catalog/mersedes-benz-e200-4-matic/</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>CXG00765PNEN00231</t>
+          <t>XDF65910010009591</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>XGMA</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>XG765N</t>
+          <t>659100</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E131" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Желтый</t>
+          <t>Оранжевый</t>
         </is>
       </c>
       <c r="G131" t="n">
-        <v>0</v>
+        <v>3887</v>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I131" t="n">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="J131" t="inlineStr"/>
-      <c r="K131" t="inlineStr"/>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M131" t="n">
-        <v>3497275</v>
+        <v>7893250</v>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/xgma-xg765n/</t>
+          <t>http://techlot.ru/catalog/659100-vin-xdf65910010009591/</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>XU42834PEP0000420</t>
+          <t>SY024NCDM0578</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Sany</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>ГАЗель 3302</t>
+          <t>SY245H</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E132" t="n">
         <v>2023</v>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G132" t="n">
-        <v>45845</v>
-[...8 lines deleted...]
-      </c>
+        <v>2080</v>
+      </c>
+      <c r="H132" t="inlineStr"/>
+      <c r="I132" t="inlineStr"/>
       <c r="J132" t="inlineStr"/>
       <c r="K132" t="inlineStr"/>
       <c r="L132" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M132" t="n">
-        <v>1596200</v>
+        <v>8669475</v>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O132" t="inlineStr"/>
+      <c r="P132" t="inlineStr"/>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834pe-5/</t>
+          <t>http://techlot.ru/catalog/sany-sy245h-sy024ncdm0578/</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>6011254594</t>
+          <t>XUG0430ZCSHH00463</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Zoomlion</t>
+          <t>XCMG</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>FD15</t>
+          <t>XZ430E</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Спецтехника</t>
         </is>
       </c>
       <c r="E133" t="n">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Зелёный</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G133" t="n">
-        <v>2377</v>
+        <v>368</v>
       </c>
       <c r="H133" t="inlineStr"/>
-      <c r="I133" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I133" t="inlineStr"/>
       <c r="J133" t="inlineStr"/>
       <c r="K133" t="inlineStr"/>
       <c r="L133" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M133" t="n">
-        <v>648000</v>
+        <v>10035000</v>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В ожидании поступления</t>
+        </is>
+      </c>
+      <c r="O133" t="inlineStr"/>
+      <c r="P133" t="inlineStr"/>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/zoomlion-fd15/</t>
+          <t>http://techlot.ru/catalog/item-5/</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>LFWKVXRP8P1F10255</t>
+          <t>CLG923FNVRE722289</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>LIUGONG</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>923FN</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E134" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G134" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>2004</v>
+      </c>
+      <c r="H134" t="inlineStr"/>
       <c r="I134" t="n">
-        <v>375</v>
-[...10 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="J134" t="inlineStr"/>
+      <c r="K134" t="inlineStr"/>
       <c r="L134" t="inlineStr">
         <is>
-          <t>Неудовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M134" t="n">
-        <v>887969</v>
+        <v>7711000</v>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-34/</t>
+          <t>http://techlot.ru/catalog/liugong-923fn-clg923fnvre722289/</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>X898491T1M0FA0054</t>
+          <t>LZFF31T65ND003108</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>СпецМаш</t>
+          <t>IVECO-Hongyan</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>8490Т1</t>
+          <t>908</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E135" t="n">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="F135" t="inlineStr"/>
+        <v>2022</v>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
       <c r="G135" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K135" t="inlineStr"/>
+        <v>115804</v>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I135" t="n">
+        <v>387</v>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M135" t="n">
-        <v>630502</v>
+        <v>2243248</v>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O135" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O135" t="inlineStr"/>
+      <c r="P135" t="inlineStr"/>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/8491t1-2/</t>
+          <t>http://techlot.ru/catalog/hongyan-908-10/</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1771</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>БДМ-Агро</t>
+          <t>Промагротехника</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>КС-14</t>
+          <t>РВМ-6</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Сельхозтехника</t>
         </is>
       </c>
       <c r="E136" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Красный</t>
         </is>
       </c>
       <c r="G136" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr"/>
       <c r="J136" t="inlineStr"/>
       <c r="K136" t="inlineStr"/>
       <c r="L136" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M136" t="n">
-        <v>997716</v>
+        <v>732832</v>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O136" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O136" t="inlineStr"/>
+      <c r="P136" t="inlineStr"/>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/14/</t>
+          <t>http://techlot.ru/catalog/LD-6PK/</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>EAR853332N0000015</t>
+          <t>XTC652005M1451757</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ИнтерПрицеп</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>85332-030</t>
+          <t>6520-53</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E137" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Оранжевый</t>
         </is>
       </c>
       <c r="G137" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K137" t="inlineStr"/>
+        <v>59938</v>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I137" t="n">
+        <v>400</v>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M137" t="n">
-        <v>1658113</v>
+        <v>1935000</v>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O137" t="inlineStr"/>
+      <c r="P137" t="inlineStr"/>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/c-853332/</t>
+          <t>http://techlot.ru/catalog/6520-53-xtc652005m1451757/</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>LZFF31T68PD585787</t>
+          <t>XTC549005L2543661</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>908 (8x4)</t>
+          <t>M1840 5490-S5</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E138" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G138" t="n">
-        <v>81377</v>
+        <v>329074</v>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I138" t="n">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M138" t="n">
-        <v>3605309</v>
+        <v>2316000</v>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O138" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O138" t="inlineStr"/>
+      <c r="P138" t="inlineStr"/>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-8/</t>
+          <t>http://techlot.ru/catalog/1840/</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>X0T988800M0001333</t>
+          <t>XTC549015N2566015</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>9888</t>
+          <t>M1945 54901-94</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E139" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Черный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G139" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K139" t="inlineStr"/>
+        <v>141312</v>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I139" t="n">
+        <v>450</v>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M139" t="n">
-        <v>1468600</v>
+        <v>2873875</v>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O139" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O139" t="inlineStr"/>
+      <c r="P139" t="inlineStr"/>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9888-2/</t>
+          <t>http://techlot.ru/catalog/m1945/</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>XTC658015M2560567</t>
+          <t>LZZ5DYSD6LN520445</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>Howo</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>К5042</t>
+          <t>ZZ3407S3867E</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Самосвалы</t>
         </is>
       </c>
       <c r="E140" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Многоцветный</t>
         </is>
       </c>
       <c r="G140" t="n">
         <v>0</v>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I140" t="n">
-        <v>428</v>
-[...2 lines deleted...]
-      <c r="K140" t="inlineStr"/>
+        <v>372</v>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>Неудовлетворительное</t>
+          <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M140" t="n">
-        <v>2104326</v>
+        <v>956627</v>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O140" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O140" t="inlineStr"/>
+      <c r="P140" t="inlineStr"/>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/5042/</t>
+          <t>http://techlot.ru/catalog/howo-zz3407s3867e-3/</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>X898491T1M0FA0046</t>
+          <t>XTC658015M2557198</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>СпецМаш</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>8490Т1</t>
+          <t>K5042</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>2021</v>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Черный</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G141" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K141" t="inlineStr"/>
+        <v>61149</v>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I141" t="n">
+        <v>428</v>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>8×4</t>
+        </is>
+      </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M141" t="n">
-        <v>624541</v>
+        <v>430726</v>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O141" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O141" t="inlineStr"/>
+      <c r="P141" t="inlineStr"/>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/8491t1/</t>
+          <t>http://techlot.ru/catalog/5042-4/</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>XTC652095L2544795</t>
+          <t>ESHT-PKRC-093</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>Мещёра</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Т2640</t>
+          <t>ПТСЕ-10</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E142" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Зеленый</t>
         </is>
       </c>
       <c r="G142" t="n">
-        <v>245000</v>
-[...18 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H142" t="inlineStr"/>
+      <c r="I142" t="inlineStr"/>
+      <c r="J142" t="inlineStr"/>
+      <c r="K142" t="inlineStr"/>
       <c r="L142" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M142" t="n">
-        <v>4086325</v>
+        <v>390000</v>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O142" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O142" t="inlineStr"/>
+      <c r="P142" t="inlineStr"/>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2640/</t>
+          <t>http://techlot.ru/catalog/2-10-01-2/</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>0031</t>
+          <t>ESHT-PKRC-100</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Не указана</t>
+          <t>Мещёра</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>TX300</t>
+          <t>ПТСЕ-10</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E143" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Бело-серый</t>
+          <t>Зеленый</t>
         </is>
       </c>
       <c r="G143" t="n">
-        <v>5997</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H143" t="inlineStr"/>
       <c r="I143" t="inlineStr"/>
       <c r="J143" t="inlineStr"/>
       <c r="K143" t="inlineStr"/>
       <c r="L143" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M143" t="n">
-        <v>3883009</v>
+        <v>299334</v>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O143" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O143" t="inlineStr"/>
+      <c r="P143" t="inlineStr"/>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/tx300-2/</t>
+          <t>http://techlot.ru/catalog/item-6/</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>LZGJX4Z67PX013434</t>
+          <t>LFWMXXRX1P1F07099</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Shacman</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>SX331863366</t>
+          <t>J6</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Самосвалы</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>2023</v>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Зелёный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G144" t="n">
-        <v>72774</v>
+        <v>120000</v>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I144" t="n">
-        <v>550</v>
-[...6 lines deleted...]
-      <c r="K144" t="inlineStr"/>
+        <v>420</v>
+      </c>
+      <c r="J144" t="inlineStr"/>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M144" t="n">
-        <v>3238500</v>
+        <v>2631300</v>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O144" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O144" t="inlineStr"/>
+      <c r="P144" t="inlineStr"/>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx331863366-6/</t>
+          <t>http://techlot.ru/catalog/faw-j6-36/</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>LZGJX4W68NX055788</t>
+          <t>ACPNDXX71651</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Shacman</t>
+          <t>Kverneland</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>SX33186W366C</t>
+          <t>U-Drill Plus</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Сельхозтехника</t>
         </is>
       </c>
       <c r="E145" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G145" t="n">
-        <v>169397</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H145" t="inlineStr"/>
+      <c r="I145" t="inlineStr"/>
       <c r="J145" t="inlineStr"/>
       <c r="K145" t="inlineStr"/>
       <c r="L145" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M145" t="n">
-        <v>2602700</v>
+        <v>3635500</v>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O145" t="inlineStr"/>
+      <c r="P145" t="inlineStr"/>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/shacman-sx33186w366c-2/</t>
+          <t>http://techlot.ru/catalog/kverneland-ts-drill-acpndxx71651/</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>LZZ7CMXD6PC613335</t>
+          <t>ESHT-PKRC-092</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>SITRAK</t>
+          <t>Мещёра</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>C7H</t>
+          <t>ПТСЕ-10</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E146" t="n">
         <v>2023</v>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Зеленый</t>
         </is>
       </c>
       <c r="G146" t="n">
-        <v>256004</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H146" t="inlineStr"/>
+      <c r="I146" t="inlineStr"/>
       <c r="J146" t="inlineStr"/>
-      <c r="K146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K146" t="inlineStr"/>
       <c r="L146" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M146" t="n">
-        <v>3882000</v>
+        <v>336362</v>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O146" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O146" t="inlineStr"/>
+      <c r="P146" t="inlineStr"/>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-6/</t>
+          <t>http://techlot.ru/catalog/x000d_-2-10-01_x000d/</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>LZZ7CMXD4PC613334</t>
+          <t>XTC652005M1451775</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>SITRAK</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>C7H</t>
+          <t>6520-53</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E147" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Оранжевый</t>
         </is>
       </c>
       <c r="G147" t="n">
-        <v>258767</v>
+        <v>59938</v>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I147" t="n">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="J147" t="inlineStr"/>
+        <v>400</v>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>6х4</t>
+          <t>6×4</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M147" t="n">
-        <v>2840300</v>
+        <v>1024274</v>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O147" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O147" t="inlineStr"/>
+      <c r="P147" t="inlineStr"/>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/sitrak-c7h-5/</t>
+          <t>http://techlot.ru/catalog/6520-53-5/</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>XZV3010GDN0001774</t>
+          <t>X8B27976DP0032730</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>ГАЗ</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Луидор 3010GD</t>
+          <t>ГАЗон Next 27976D</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Грузовые</t>
         </is>
       </c>
       <c r="E148" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G148" t="n">
-        <v>347365</v>
+        <v>0</v>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I148" t="n">
-        <v>169</v>
-[...5 lines deleted...]
-      </c>
+        <v>168.9</v>
+      </c>
+      <c r="J148" t="inlineStr"/>
       <c r="K148" t="inlineStr"/>
       <c r="L148" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M148" t="n">
-        <v>1816750</v>
+        <v>2335750</v>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O148" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O148" t="inlineStr"/>
+      <c r="P148" t="inlineStr"/>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd-4/</t>
+          <t>http://techlot.ru/catalog/27976d-x8b27976dp0032730/</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Z9M96340350502623</t>
+          <t>ACPNDXX71626</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Mercedes-Benz</t>
+          <t>Kverneland</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Actros</t>
+          <t>U-Drill Plus</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Сельхозтехника</t>
         </is>
       </c>
       <c r="E149" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G149" t="n">
         <v>0</v>
       </c>
-      <c r="H149" t="inlineStr">
-[...17 lines deleted...]
-      <c r="L149" t="inlineStr"/>
+      <c r="H149" t="inlineStr"/>
+      <c r="I149" t="inlineStr"/>
+      <c r="J149" t="inlineStr"/>
+      <c r="K149" t="inlineStr"/>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
       <c r="M149" t="n">
-        <v>1611574</v>
+        <v>3843400</v>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O149" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O149" t="inlineStr"/>
+      <c r="P149" t="inlineStr"/>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/mercedes-benz-actros/</t>
+          <t>http://techlot.ru/catalog/kverneland-ts-drill-acpndxx71626/</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>LFWMXXRX4P1F07212</t>
+          <t>XTC658015M2557155</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>K5042</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Самосвалы</t>
         </is>
       </c>
       <c r="E150" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G150" t="n">
-        <v>75045</v>
+        <v>0</v>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I150" t="n">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
       <c r="K150" t="inlineStr"/>
       <c r="L150" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M150" t="n">
-        <v>2226500</v>
+        <v>1942947</v>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O150" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O150" t="inlineStr"/>
+      <c r="P150" t="inlineStr"/>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-28/</t>
+          <t>http://techlot.ru/catalog/k5042-xtc658015m2557155/</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>X0T958920N0002381</t>
+          <t>XTC658015M2557829</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>K5042</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E151" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G151" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K151" t="inlineStr"/>
+        <v>77784</v>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I151" t="n">
+        <v>428</v>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M151" t="n">
-        <v>833900</v>
+        <v>2362200</v>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O151" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O151" t="inlineStr"/>
+      <c r="P151" t="inlineStr"/>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/r-95892/</t>
+          <t>http://techlot.ru/catalog/5042-3/</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>X0T958920P0003082</t>
+          <t>LZFF31T62ND003079</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>IVECO-Hongyan</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>908</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E152" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G152" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K152" t="inlineStr"/>
+        <v>30772</v>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I152" t="n">
+        <v>388</v>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M152" t="n">
-        <v>1245300</v>
+        <v>1564177</v>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O152" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O152" t="inlineStr"/>
+      <c r="P152" t="inlineStr"/>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item-3/</t>
+          <t>http://techlot.ru/catalog/hongyan-908-9/</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>XU42834BEP2000643</t>
+          <t>NRNDAZAA1N1000140</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Basak</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>2834BE</t>
+          <t>5120</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E153" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G153" t="n">
-        <v>88000</v>
+        <v>3539</v>
       </c>
       <c r="H153" t="inlineStr"/>
-      <c r="I153" t="inlineStr"/>
+      <c r="I153" t="n">
+        <v>116</v>
+      </c>
       <c r="J153" t="inlineStr"/>
-      <c r="K153" t="inlineStr"/>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>4х4</t>
+        </is>
+      </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M153" t="n">
-        <v>1225500</v>
+        <v>3712600</v>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O153" t="inlineStr"/>
+      <c r="P153" t="inlineStr"/>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834be-2/</t>
+          <t>http://techlot.ru/catalog/basak-5120/</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CXG00836TM0FH5215</t>
+          <t>CAT0318DTHBP20061</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>XGMA</t>
+          <t>Caterpillar</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>XG836FH</t>
+          <t>318D2L</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Спецтехника</t>
         </is>
       </c>
       <c r="E154" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Жёлтый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G154" t="n">
-        <v>4568</v>
+        <v>0</v>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I154" t="n">
-        <v>288</v>
-[...5 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="J154" t="inlineStr"/>
       <c r="K154" t="inlineStr"/>
       <c r="L154" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M154" t="n">
-        <v>9059425</v>
+        <v>6406000</v>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O154" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O154" t="inlineStr"/>
+      <c r="P154" t="inlineStr"/>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/xgma-xg836fh/</t>
+          <t>http://techlot.ru/catalog/caterpillar-318d2l/</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>XZV3010GDN0001785</t>
+          <t>XTC652005N1471647</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>ГАЗон Next 10</t>
+          <t>6520-53</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>2022</v>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G155" t="n">
-        <v>377321</v>
+        <v>0</v>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I155" t="n">
-        <v>168.9</v>
+        <v>400</v>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
-      <c r="K155" t="inlineStr"/>
-      <c r="L155" t="inlineStr"/>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M155" t="n">
-        <v>1959200</v>
+        <v>1779000</v>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O155" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O155" t="inlineStr"/>
+      <c r="P155" t="inlineStr"/>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd-2/</t>
+          <t>http://techlot.ru/catalog/6520-53-xtc652005n1471647/</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>X8B27976DP0032730</t>
+          <t>WK6SC1UD2PDG00396</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Kverneland</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>U-DRILL PLUS 6001</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Сельхозтехника</t>
         </is>
       </c>
       <c r="E156" t="n">
         <v>2023</v>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G156" t="n">
-        <v>46074</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H156" t="inlineStr"/>
+      <c r="I156" t="inlineStr"/>
+      <c r="J156" t="inlineStr"/>
       <c r="K156" t="inlineStr"/>
-      <c r="L156" t="inlineStr"/>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
       <c r="M156" t="n">
-        <v>2947337</v>
+        <v>4994200</v>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O156" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O156" t="inlineStr"/>
+      <c r="P156" t="inlineStr"/>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/27976d/</t>
+          <t>http://techlot.ru/catalog/kverneland-u-drill-plus-6001/</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>XUHZ81112R1000056</t>
+          <t>XUHZ81112R1000054</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Dongfeng</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>C80L</t>
+          <t>Z81112</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Грузовые</t>
         </is>
       </c>
       <c r="E157" t="n">
         <v>2024</v>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G157" t="n">
-        <v>113144</v>
+        <v>0</v>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I157" t="n">
         <v>140</v>
       </c>
-      <c r="J157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J157" t="inlineStr"/>
       <c r="K157" t="inlineStr">
         <is>
           <t>4х2</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M157" t="n">
-        <v>2444200</v>
+        <v>1332600</v>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O157" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O157" t="inlineStr"/>
+      <c r="P157" t="inlineStr"/>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/z81112-2/</t>
+          <t>http://techlot.ru/catalog/z81112-5/</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>XZV3010GDN0001773</t>
+          <t>LFWLWXRL3N1F19652</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>3010GD</t>
+          <t>J6 6*6 CA3250P66K24L</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Грузовые</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E158" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G158" t="n">
-        <v>346162</v>
+        <v>21669</v>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I158" t="n">
-        <v>169</v>
+        <v>420</v>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
-      <c r="K158" t="inlineStr"/>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M158" t="n">
-        <v>1460763</v>
+        <v>2996815</v>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O158" t="inlineStr"/>
+      <c r="P158" t="inlineStr"/>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/3010gd/</t>
+          <t>http://techlot.ru/catalog/faw-j6-66-ca3250p66k24l-lfwlwxrl3n1f19652/</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>X0T958920P0003280</t>
+          <t>X8V924900N3S00021</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>РИАТ</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>924900-130</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E159" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Черный</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G159" t="n">
-        <v>69360</v>
+        <v>0</v>
       </c>
       <c r="H159" t="inlineStr"/>
       <c r="I159" t="inlineStr"/>
       <c r="J159" t="inlineStr"/>
       <c r="K159" t="inlineStr"/>
       <c r="L159" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M159" t="n">
-        <v>1148500</v>
+        <v>1540797</v>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O159" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O159" t="inlineStr"/>
+      <c r="P159" t="inlineStr"/>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-4/</t>
+          <t>http://techlot.ru/catalog/924900-5/</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>X0T958920P0003281</t>
+          <t>X1F933410L7002856</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>НЕФАЗ</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>93341</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E160" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Черный</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G160" t="n">
-        <v>70020</v>
+        <v>215000</v>
       </c>
       <c r="H160" t="inlineStr"/>
       <c r="I160" t="inlineStr"/>
       <c r="J160" t="inlineStr"/>
       <c r="K160" t="inlineStr"/>
       <c r="L160" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M160" t="n">
-        <v>1148500</v>
+        <v>1163250</v>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O160" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O160" t="inlineStr"/>
+      <c r="P160" t="inlineStr"/>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/9589/</t>
+          <t>http://techlot.ru/catalog/93341-x1f933410l7002856/</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>487-Y</t>
+          <t>X6S588513P0000121</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>БДТ-3х22Ф</t>
+          <t>ТЗА</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>588513</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E161" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Синий</t>
         </is>
       </c>
       <c r="G161" t="n">
         <v>0</v>
       </c>
       <c r="H161" t="inlineStr"/>
       <c r="I161" t="inlineStr"/>
       <c r="J161" t="inlineStr"/>
       <c r="K161" t="inlineStr"/>
       <c r="L161" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M161" t="n">
-        <v>1360617</v>
+        <v>1263000</v>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O161" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O161" t="inlineStr"/>
+      <c r="P161" t="inlineStr"/>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/322/</t>
+          <t>http://techlot.ru/catalog/588513/</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>KT493593</t>
+          <t>LG6ZNCNH1PX002843</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Kverneland</t>
+          <t>Dayun</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>53100 MT BX</t>
+          <t>CGC4250</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>2023</v>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Красный</t>
         </is>
       </c>
       <c r="G162" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K162" t="inlineStr"/>
+        <v>116618</v>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I162" t="n">
+        <v>400</v>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M162" t="n">
-        <v>5038076</v>
+        <v>4189750</v>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O162" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O162" t="inlineStr"/>
+      <c r="P162" t="inlineStr"/>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-53100-mt-bx/</t>
+          <t>http://techlot.ru/catalog/dayun-cgc4250/</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>10504</t>
+          <t>XUHC12112P0000029</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>БДМ</t>
+          <t>Dongfeng</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>6,6х4ПК</t>
+          <t>C12 (C12112)</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E163" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G163" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="K163" t="inlineStr"/>
+        <v>43000</v>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I163" t="n">
+        <v>166</v>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M163" t="n">
-        <v>1089284</v>
+        <v>2455000</v>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O163" t="inlineStr"/>
+      <c r="P163" t="inlineStr"/>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/664/</t>
+          <t>http://techlot.ru/catalog/c12112/</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>23-00997</t>
+          <t>LFWMXXRX2P1F01568</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>FAE</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>UMM/EX-150 VT 160сс</t>
+          <t>J6</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>2023</v>
       </c>
-      <c r="F164" t="inlineStr"/>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
       <c r="G164" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I164" t="inlineStr"/>
+        <v>59674</v>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I164" t="n">
+        <v>420</v>
+      </c>
       <c r="J164" t="inlineStr"/>
-      <c r="K164" t="inlineStr"/>
-      <c r="L164" t="inlineStr"/>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M164" t="n">
-        <v>2191960</v>
+        <v>2743000</v>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O164" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O164" t="inlineStr"/>
+      <c r="P164" t="inlineStr"/>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ummex-150-vt-160/</t>
+          <t>http://techlot.ru/catalog/faw-j6-14/</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>LZFF31T68ND010389</t>
+          <t>X8V924900N3S00022</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>РИАТ</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>908 (8x4)</t>
+          <t>924900-130</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>2022</v>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G165" t="n">
         <v>0</v>
       </c>
-      <c r="H165" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="H165" t="inlineStr"/>
+      <c r="I165" t="inlineStr"/>
+      <c r="J165" t="inlineStr"/>
       <c r="K165" t="inlineStr"/>
       <c r="L165" t="inlineStr"/>
       <c r="M165" t="n">
-        <v>2217700</v>
+        <v>1540797</v>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O165" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O165" t="inlineStr"/>
+      <c r="P165" t="inlineStr"/>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-7/</t>
+          <t>http://techlot.ru/catalog/924900-4/</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>LZFF31T67ND010397</t>
+          <t>4492885</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>Forload</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>FL388</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E166" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G166" t="n">
-        <v>204825</v>
+        <v>106</v>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I166" t="n">
-        <v>390</v>
-[...6 lines deleted...]
-      <c r="K166" t="inlineStr"/>
+        <v>123</v>
+      </c>
+      <c r="J166" t="inlineStr"/>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>4х4</t>
+        </is>
+      </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M166" t="n">
-        <v>1904200</v>
+        <v>3538690</v>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O166" t="inlineStr"/>
+      <c r="P166" t="inlineStr"/>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-4/</t>
+          <t>http://techlot.ru/catalog/forload-fl388-44/</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>LZFF31T60ND010340</t>
+          <t>XU42834PEP0000423</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>NEXT ГАЗ-C45R92</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E167" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G167" t="n">
-        <v>196710</v>
+        <v>80030</v>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I167" t="n">
-        <v>390</v>
-[...6 lines deleted...]
-      <c r="K167" t="inlineStr"/>
+        <v>106</v>
+      </c>
+      <c r="J167" t="inlineStr"/>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M167" t="n">
-        <v>1935550</v>
+        <v>1236625</v>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-3/</t>
+          <t>http://techlot.ru/catalog/2834pe-2/</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>LZFF31T60ND010208</t>
+          <t>XU42834PEP0000430</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>2834PE</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E168" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G168" t="n">
-        <v>220451</v>
+        <v>93865</v>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Дизель</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr"/>
       <c r="J168" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
-      <c r="K168" t="inlineStr"/>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M168" t="n">
-        <v>1855525</v>
+        <v>1199875</v>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O168" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O168" t="inlineStr"/>
+      <c r="P168" t="inlineStr"/>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan-908-2/</t>
+          <t>http://techlot.ru/catalog/2834pe-4/</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>LFWMXXRX5P1F04304</t>
+          <t>XTC652005L1436441</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>6520-53</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Самосвалы</t>
         </is>
       </c>
       <c r="E169" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Зелёный</t>
+          <t>Оранжевый</t>
         </is>
       </c>
       <c r="G169" t="n">
-        <v>99525</v>
+        <v>132744</v>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I169" t="n">
-        <v>423</v>
-[...2 lines deleted...]
-      <c r="K169" t="inlineStr"/>
+        <v>400</v>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>6×4</t>
+        </is>
+      </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M169" t="n">
-        <v>2967625</v>
+        <v>1706750</v>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O169" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O169" t="inlineStr"/>
+      <c r="P169" t="inlineStr"/>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-22/</t>
+          <t>http://techlot.ru/catalog/6520-53-4/</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>LFWMXXRX4P1F01572</t>
+          <t>WMA06SZZ2JM790670</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>MAN</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>TGS 18.440</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E170" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G170" t="n">
-        <v>58321</v>
+        <v>815531</v>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I170" t="n">
-        <v>420</v>
-[...2 lines deleted...]
-      <c r="K170" t="inlineStr"/>
+        <v>441</v>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M170" t="n">
-        <v>3046000</v>
+        <v>2906000</v>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O170" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O170" t="inlineStr"/>
+      <c r="P170" t="inlineStr"/>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-18/</t>
+          <t>http://techlot.ru/catalog/man-tgs/</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Z0G945350P0008736</t>
+          <t>LZGJX4Z64NX038448</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>Shacman</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>9453-0000010-50</t>
+          <t>SX331863366</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E171" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G171" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I171" t="inlineStr"/>
+        <v>180000</v>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I171" t="n">
+        <v>550</v>
+      </c>
       <c r="J171" t="inlineStr"/>
-      <c r="K171" t="inlineStr"/>
-      <c r="L171" t="inlineStr"/>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>8×4</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M171" t="n">
-        <v>2196800</v>
+        <v>2580700</v>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>В наличии</t>
+          <t>Продано</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-3/</t>
+          <t>http://techlot.ru/catalog/shacman-sx331863366-9/</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>VPUCUDA13PG610457</t>
+          <t>Z0G945350P0008735</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Kverneland</t>
+          <t>Grunwald</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Измельчитель</t>
+          <t>9453-0000010-50</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E172" t="n">
         <v>2023</v>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G172" t="n">
         <v>0</v>
       </c>
       <c r="H172" t="inlineStr"/>
       <c r="I172" t="inlineStr"/>
       <c r="J172" t="inlineStr"/>
       <c r="K172" t="inlineStr"/>
-      <c r="L172" t="inlineStr"/>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M172" t="n">
-        <v>2079956</v>
+        <v>1229000</v>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb-2/</t>
+          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-5/</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>VPUCUDA13PG710458</t>
+          <t>Z9M96340350432105</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Kverneland</t>
+          <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Измельчитель</t>
+          <t>ACTROS 1842LS</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E173" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Зеленый</t>
         </is>
       </c>
       <c r="G173" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I173" t="inlineStr"/>
+        <v>911278</v>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I173" t="n">
+        <v>422</v>
+      </c>
       <c r="J173" t="inlineStr"/>
-      <c r="K173" t="inlineStr"/>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M173" t="n">
-        <v>2079956</v>
+        <v>3745600</v>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O173" t="inlineStr"/>
+      <c r="P173" t="inlineStr"/>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb/</t>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-2/</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>229.1.89</t>
+          <t>LZGJD3X1XPX055929</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>ECO 1000</t>
+          <t>Shacman</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>SX4188YY381</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>2023</v>
       </c>
-      <c r="F174" t="inlineStr"/>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
       <c r="G174" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I174" t="inlineStr"/>
+        <v>223840</v>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I174" t="n">
+        <v>480</v>
+      </c>
       <c r="J174" t="inlineStr"/>
-      <c r="K174" t="inlineStr"/>
-      <c r="L174" t="inlineStr"/>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M174" t="n">
-        <v>362673</v>
+        <v>4389375</v>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O174" t="inlineStr"/>
+      <c r="P174" t="inlineStr"/>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/eco-1000/</t>
+          <t>http://techlot.ru/catalog/shacman-sx4188yy381/</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>10640</t>
+          <t>XZV3009A3N0003568</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>БДМ-6x2М</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>3009A3</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E175" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G175" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I175" t="inlineStr"/>
+        <v>218159</v>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Газ, бензин</t>
+        </is>
+      </c>
+      <c r="I175" t="n">
+        <v>107</v>
+      </c>
       <c r="J175" t="inlineStr"/>
-      <c r="K175" t="inlineStr"/>
-      <c r="L175" t="inlineStr"/>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M175" t="n">
-        <v>998014</v>
+        <v>1029000</v>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P175" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6x2/</t>
+          <t>http://techlot.ru/catalog/3009a3-2/</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>5300</t>
+          <t>LFWNHXSD4P1F91646</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>7000ПС М «Мастер»</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>J7</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E176" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G176" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I176" t="inlineStr"/>
+        <v>429659</v>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I176" t="n">
+        <v>550</v>
+      </c>
       <c r="J176" t="inlineStr"/>
-      <c r="K176" t="inlineStr"/>
-      <c r="L176" t="inlineStr"/>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M176" t="n">
-        <v>2079956</v>
+        <v>2949250</v>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P176" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/7000/</t>
+          <t>http://techlot.ru/catalog/faw-j7-2/</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>25-23.109</t>
+          <t>Z9M96340350394237</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Хозяин</t>
+          <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>РВС-1500Д</t>
+          <t>ACTROS 1842LS</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E177" t="n">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="F177" t="inlineStr"/>
+        <v>2019</v>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Зеленый</t>
+        </is>
+      </c>
       <c r="G177" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I177" t="inlineStr"/>
+        <v>619001</v>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I177" t="n">
+        <v>422</v>
+      </c>
       <c r="J177" t="inlineStr"/>
-      <c r="K177" t="inlineStr"/>
-      <c r="L177" t="inlineStr"/>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
       <c r="M177" t="n">
-        <v>1324720</v>
+        <v>3460000</v>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O177" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O177" t="inlineStr"/>
+      <c r="P177" t="inlineStr"/>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/1500/</t>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros-1842-ls-4/</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>4800</t>
+          <t>X0T958920N0002540</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>КШКУ-12-05</t>
+          <t>Тонар</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>95892</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E178" t="n">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="F178" t="inlineStr"/>
+        <v>2022</v>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
       <c r="G178" t="n">
         <v>0</v>
       </c>
       <c r="H178" t="inlineStr"/>
       <c r="I178" t="inlineStr"/>
       <c r="J178" t="inlineStr"/>
       <c r="K178" t="inlineStr"/>
       <c r="L178" t="inlineStr"/>
       <c r="M178" t="n">
-        <v>476095</v>
+        <v>857355</v>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O178" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O178" t="inlineStr"/>
+      <c r="P178" t="inlineStr"/>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/12-05-2/</t>
+          <t>http://techlot.ru/catalog/95892-5/</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>4799</t>
+          <t>XTC549005M2551167</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>КШКУ-12-05</t>
+          <t>КАМАЗ</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>M1840</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Сельхозтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E179" t="n">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="F179" t="inlineStr"/>
+        <v>2021</v>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
       <c r="G179" t="n">
-        <v>0</v>
+        <v>514969</v>
       </c>
       <c r="H179" t="inlineStr"/>
-      <c r="I179" t="inlineStr"/>
+      <c r="I179" t="n">
+        <v>405</v>
+      </c>
       <c r="J179" t="inlineStr"/>
-      <c r="K179" t="inlineStr"/>
-      <c r="L179" t="inlineStr"/>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M179" t="n">
-        <v>476095</v>
+        <v>1911000</v>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/12-05/</t>
+          <t>http://techlot.ru/catalog/1840-xtc549005m2551167/</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>LFWMXXRX7P1F07110</t>
+          <t>64364399PTP320P0FW7288</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>Ярославич</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>ПСП-20 Гигант</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E180" t="n">
         <v>2023</v>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G180" t="n">
-        <v>235710</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H180" t="inlineStr"/>
+      <c r="I180" t="inlineStr"/>
       <c r="J180" t="inlineStr"/>
-      <c r="K180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K180" t="inlineStr"/>
       <c r="L180" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M180" t="n">
-        <v>1682795</v>
+        <v>3554200</v>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O180" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O180" t="inlineStr"/>
+      <c r="P180" t="inlineStr"/>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-13/</t>
+          <t>http://techlot.ru/catalog/yaroslavich-20-64364399ptp320p0fw7288/</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>XTT236031N1020414</t>
+          <t>LJ13R8FL2P3504041</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>УАЗ</t>
+          <t>JAC</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>UAZ Profi</t>
+          <t>N410</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E181" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G181" t="n">
-        <v>108809</v>
+        <v>153222</v>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Газ</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I181" t="n">
-        <v>150</v>
-[...7 lines deleted...]
-      <c r="L181" t="inlineStr"/>
+        <v>422.8</v>
+      </c>
+      <c r="J181" t="inlineStr"/>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>8×4</t>
+        </is>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M181" t="n">
-        <v>611425</v>
+        <v>2645250</v>
       </c>
       <c r="N181" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O181" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O181" t="inlineStr"/>
+      <c r="P181" t="inlineStr"/>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/uaz-profi-2/</t>
+          <t>http://techlot.ru/catalog/jac-n410/</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>XD2932200P1000062</t>
+          <t>LZZ7CMXD2PC613333</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>CTTM Cargoline</t>
+          <t>SITRAK</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>932200</t>
+          <t>C7H</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E182" t="n">
         <v>2023</v>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G182" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      <c r="L182" t="inlineStr"/>
+        <v>120000</v>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I182" t="n">
+        <v>540</v>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>4х6</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M182" t="n">
-        <v>2322475</v>
+        <v>3768250</v>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000-3/</t>
+          <t>http://techlot.ru/catalog/sitrak-c7h-2/</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>XU42824NJN0002135</t>
+          <t>X8V924900P3S10193</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>РИАТ</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Next</t>
+          <t>924900</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E183" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Желтый</t>
         </is>
       </c>
       <c r="G183" t="n">
-        <v>140593</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H183" t="inlineStr"/>
+      <c r="I183" t="inlineStr"/>
+      <c r="J183" t="inlineStr"/>
       <c r="K183" t="inlineStr"/>
-      <c r="L183" t="inlineStr"/>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M183" t="n">
-        <v>1861300</v>
+        <v>1219750</v>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P183" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2824nj/</t>
+          <t>http://techlot.ru/catalog/924900-2/</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>XU42824NEN0000615</t>
+          <t>LZZ5DYSDXNW074331</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Howo</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Next</t>
+          <t>ZZ3407S3867E</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E184" t="n">
         <v>2022</v>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G184" t="n">
-        <v>170589</v>
+        <v>105332</v>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I184" t="n">
-        <v>150</v>
-[...7 lines deleted...]
-      <c r="L184" t="inlineStr"/>
+        <v>380</v>
+      </c>
+      <c r="J184" t="inlineStr"/>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>8×4</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M184" t="n">
-        <v>1275000</v>
+        <v>2133250</v>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P184" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2824ne-3/</t>
+          <t>http://techlot.ru/catalog/howo-zz3407s3867e-2/</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>XU42824NEN0000616</t>
+          <t>LFWNHXSDXP1F91098</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Next</t>
+          <t>J7</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E185" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G185" t="n">
-        <v>0</v>
+        <v>514416</v>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I185" t="n">
-        <v>150</v>
-[...7 lines deleted...]
-      <c r="L185" t="inlineStr"/>
+        <v>550</v>
+      </c>
+      <c r="J185" t="inlineStr"/>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
       <c r="M185" t="n">
-        <v>1258500</v>
+        <v>2665125</v>
       </c>
       <c r="N185" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P185" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2824ne-2/</t>
+          <t>http://techlot.ru/catalog/faw-j7-3/</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>4502270</t>
+          <t>У3М5440С9L0000469</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Forload</t>
+          <t>МАЗ</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>T3000</t>
+          <t>5440C9-520-030</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E186" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Жёлтый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G186" t="n">
-        <v>529</v>
+        <v>55000</v>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I186" t="n">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="K186" t="inlineStr"/>
+        <v>420</v>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M186" t="n">
-        <v>2587300</v>
+        <v>1883893</v>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O186" t="inlineStr"/>
+      <c r="P186" t="inlineStr"/>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/forload-t3000/</t>
+          <t>http://techlot.ru/catalog/5440c9/</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>XU42824NEN0000614</t>
+          <t>X0T958920N0002573</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Тонар</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Next</t>
+          <t>95892</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E187" t="n">
         <v>2022</v>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G187" t="n">
         <v>0</v>
       </c>
-      <c r="H187" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="H187" t="inlineStr"/>
+      <c r="I187" t="inlineStr"/>
+      <c r="J187" t="inlineStr"/>
       <c r="K187" t="inlineStr"/>
-      <c r="L187" t="inlineStr"/>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M187" t="n">
-        <v>970667</v>
+        <v>857355</v>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O187" t="inlineStr"/>
+      <c r="P187" t="inlineStr"/>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2824ne/</t>
+          <t>http://techlot.ru/catalog/95892-7/</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Z0GGRW375N2000016</t>
+          <t>X0T958920P0003081</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>Тонар</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Gr.Tr.Ti16-B-R</t>
+          <t>95892</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E188" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G188" t="n">
         <v>0</v>
       </c>
       <c r="H188" t="inlineStr"/>
       <c r="I188" t="inlineStr"/>
       <c r="J188" t="inlineStr"/>
       <c r="K188" t="inlineStr"/>
       <c r="L188" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M188" t="n">
-        <v>1584100</v>
+        <v>1439467</v>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O188" t="inlineStr"/>
+      <c r="P188" t="inlineStr"/>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-grw375-3/</t>
+          <t>http://techlot.ru/catalog/95892-11/</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Z0GGRW375N2000015</t>
+          <t>X0T958920N0002473</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>Тонар</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Gr.Tr.Ti16-B-R</t>
+          <t>95892</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Прицепы/полуприцепы</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>2022</v>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Синий</t>
         </is>
       </c>
       <c r="G189" t="n">
         <v>0</v>
       </c>
       <c r="H189" t="inlineStr"/>
       <c r="I189" t="inlineStr"/>
       <c r="J189" t="inlineStr"/>
       <c r="K189" t="inlineStr"/>
       <c r="L189" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M189" t="n">
-        <v>1605000</v>
+        <v>834596</v>
       </c>
       <c r="N189" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O189" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O189" t="inlineStr"/>
+      <c r="P189" t="inlineStr"/>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-grw375-2/</t>
+          <t>http://techlot.ru/catalog/95892-6/</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Z0GGRW375N2000005</t>
+          <t>XZV3009A3N0003564</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Gr.Tr.Ti16-B-R</t>
+          <t>Луидор 3009D3</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>2022</v>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G190" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I190" t="inlineStr"/>
+        <v>224489</v>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I190" t="n">
+        <v>107</v>
+      </c>
       <c r="J190" t="inlineStr"/>
-      <c r="K190" t="inlineStr"/>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M190" t="n">
-        <v>1594000</v>
+        <v>993000</v>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P190" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-grw375/</t>
+          <t>http://techlot.ru/catalog/3009a3/</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>XU42834PEP2001245</t>
+          <t>LZGJX4Z68PX043073</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Shacman</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>2834PE</t>
+          <t>SX331863366</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>2023</v>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Серый</t>
         </is>
       </c>
       <c r="G191" t="n">
-        <v>55371</v>
+        <v>76658</v>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I191" t="n">
-        <v>107</v>
-[...6 lines deleted...]
-      <c r="K191" t="inlineStr"/>
+        <v>550</v>
+      </c>
+      <c r="J191" t="inlineStr"/>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>4х8</t>
+        </is>
+      </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Требует ремонта</t>
         </is>
       </c>
       <c r="M191" t="n">
-        <v>1533950</v>
+        <v>2478375</v>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>В наличии</t>
+          <t>В резерве</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P191" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/item/</t>
+          <t>http://techlot.ru/catalog/shacman-sx331863366-4/</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>CMI884ANC3HLA0323</t>
+          <t>LGWFFFA67RJ646309</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Cukurova</t>
+          <t>HAVAL</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>Н9</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E192" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Жёлтый</t>
+          <t>Черный</t>
         </is>
       </c>
       <c r="G192" t="n">
-        <v>2010</v>
+        <v>27556</v>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I192" t="n">
-        <v>102</v>
+        <v>183.5</v>
       </c>
       <c r="J192" t="inlineStr"/>
       <c r="K192" t="inlineStr"/>
       <c r="L192" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M192" t="n">
-        <v>5092000</v>
+        <v>3841025</v>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O192" t="inlineStr"/>
+      <c r="P192" t="inlineStr"/>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/cukurova-884/</t>
+          <t>http://techlot.ru/catalog/legkovoj-avtomobil-haval-n9/</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>XE17046D3P0000002</t>
+          <t>XTARS045LS1546111</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>ГЕФ</t>
+          <t>ВАЗ (LADA)</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>7046D3</t>
+          <t>LARGUS RS045L</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Автоспецтехника</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E193" t="n">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G193" t="n">
-        <v>120000</v>
+        <v>22366</v>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I193" t="n">
-        <v>166</v>
-[...5 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="J193" t="inlineStr"/>
       <c r="K193" t="inlineStr"/>
       <c r="L193" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M193" t="n">
-        <v>2623600</v>
+        <v>1283000</v>
       </c>
       <c r="N193" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P193" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/7046d3/</t>
+          <t>http://techlot.ru/catalog/avtomobil-legkovoj-lada-largus-rs045l/</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>XD2932200P1000060</t>
+          <t>XZV27112AR0000037</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>CTTM Cargoline</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>932200</t>
+          <t>27112A</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Грузовые</t>
         </is>
       </c>
       <c r="E194" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G194" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I194" t="inlineStr"/>
+        <v>55871</v>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Газ</t>
+        </is>
+      </c>
+      <c r="I194" t="n">
+        <v>107</v>
+      </c>
       <c r="J194" t="inlineStr"/>
-      <c r="K194" t="inlineStr"/>
-      <c r="L194" t="inlineStr"/>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
       <c r="M194" t="n">
-        <v>2322475</v>
+        <v>1867500</v>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O194" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O194" t="inlineStr"/>
+      <c r="P194" t="inlineStr"/>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/cttm-cargoline-932200/</t>
+          <t>http://techlot.ru/catalog/specializirovannyj-refrizherator-27112a/</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>X0T958920P0003270</t>
+          <t>WDD2130681A572095</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>Mersedes Benz</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>E450 4 Matic</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E195" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Чёрный</t>
+          <t>Черный</t>
         </is>
       </c>
       <c r="G195" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I195" t="inlineStr"/>
+        <v>116114</v>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I195" t="n">
+        <v>367</v>
+      </c>
       <c r="J195" t="inlineStr"/>
       <c r="K195" t="inlineStr"/>
-      <c r="L195" t="inlineStr"/>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
       <c r="M195" t="n">
-        <v>1619575</v>
+        <v>3645400</v>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P195" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-3/</t>
+          <t>http://techlot.ru/catalog/mersedes-benz-e450-4-matic/</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Z0G945350P0008823</t>
+          <t>LZZ7CCWD0PC475500</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Grunwald</t>
+          <t>SITRAK</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>9453-0000010-50</t>
+          <t>C7H</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E196" t="n">
         <v>2023</v>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G196" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="J196" t="inlineStr"/>
+        <v>781509</v>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I196" t="n">
+        <v>480</v>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Робот</t>
+        </is>
+      </c>
       <c r="K196" t="inlineStr"/>
-      <c r="L196" t="inlineStr"/>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>Хорошее</t>
+        </is>
+      </c>
       <c r="M196" t="n">
-        <v>1411400</v>
+        <v>2451250</v>
       </c>
       <c r="N196" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P196" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50/</t>
+          <t>http://techlot.ru/catalog/sedelnyj-tyagach-sitrak-c7h-2/</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>XD2932200P1000059</t>
+          <t>X7LHSRHGD61661205</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>CTTM Cargoline</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>932200</t>
+          <t>DUSTER</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E197" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Светло-серьй</t>
         </is>
       </c>
       <c r="G197" t="n">
         <v>0</v>
       </c>
-      <c r="H197" t="inlineStr"/>
-      <c r="I197" t="inlineStr"/>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I197" t="n">
+        <v>143</v>
+      </c>
       <c r="J197" t="inlineStr"/>
       <c r="K197" t="inlineStr"/>
-      <c r="L197" t="inlineStr"/>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
       <c r="M197" t="n">
-        <v>2321650</v>
+        <v>995750</v>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O197" t="inlineStr"/>
+      <c r="P197" t="inlineStr"/>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000-2/</t>
+          <t>http://techlot.ru/catalog/renault-duster/</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>XD2932200P1000022</t>
+          <t>X96A64R42P0024415</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>CTTM Cargoline</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>932200</t>
+          <t>A64R42</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Грузовые</t>
         </is>
       </c>
       <c r="E198" t="n">
         <v>2023</v>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G198" t="n">
         <v>0</v>
       </c>
       <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr"/>
       <c r="J198" t="inlineStr"/>
       <c r="K198" t="inlineStr"/>
       <c r="L198" t="inlineStr"/>
       <c r="M198" t="n">
-        <v>2345575</v>
+        <v>629600</v>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P198" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000/</t>
+          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42-6/</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>NR9STRY1KPA128077</t>
+          <t>30230100537</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Star Trailer</t>
+          <t>PREMIUM BX</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>STRY</t>
+          <t>1555L</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E199" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G199" t="n">
-        <v>0</v>
+        <v>3864</v>
       </c>
       <c r="H199" t="inlineStr"/>
       <c r="I199" t="inlineStr"/>
       <c r="J199" t="inlineStr"/>
       <c r="K199" t="inlineStr"/>
       <c r="L199" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M199" t="n">
-        <v>4728634</v>
+        <v>481750</v>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P199" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/star-treyler-stry/</t>
+          <t>http://techlot.ru/catalog/samohodnyj-shtabeler-premium-bx-1555l/</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>REDSTAR-NF00-2216 38</t>
+          <t>LZZ7CCWD6PC619258</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>REDSTAR</t>
+          <t>SITRAK</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>T28/28</t>
+          <t>C7H</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Спецтехника</t>
+          <t>Тягачи</t>
         </is>
       </c>
       <c r="E200" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Жёлтый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G200" t="n">
-        <v>1406</v>
+        <v>435343</v>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I200" t="n">
-        <v>75</v>
+        <v>480</v>
       </c>
       <c r="J200" t="inlineStr"/>
-      <c r="K200" t="inlineStr"/>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M200" t="n">
-        <v>2841400</v>
+        <v>3012250</v>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P200" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/redstar-2828/</t>
+          <t>http://techlot.ru/catalog/sedelnyj-tyagach-sitrak-c7h-1/</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>LJ13R8FL2P3504041</t>
+          <t>X96A64R42P0024612</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>JAC</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>N410</t>
+          <t>GAZELLE NEXT A64R42</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E201" t="n">
         <v>2023</v>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G201" t="n">
-        <v>153222</v>
+        <v>257141</v>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I201" t="n">
-        <v>422.8</v>
-[...5 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="J201" t="inlineStr"/>
       <c r="K201" t="inlineStr">
         <is>
-          <t>8х4</t>
+          <t>4х2</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M201" t="n">
-        <v>2909775</v>
+        <v>1799500</v>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/jac-n410/</t>
+          <t>http://techlot.ru/catalog/gaz-gazelle-next-a64r42/</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>XU42834PEP0000423</t>
+          <t>LFWKVXRP5P1E02000</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>FAW</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>2834PE</t>
+          <t>J6</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E202" t="n">
         <v>2023</v>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G202" t="n">
-        <v>80030</v>
+        <v>156395</v>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I202" t="n">
-        <v>106</v>
+        <v>389.996</v>
       </c>
       <c r="J202" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
-      <c r="K202" t="inlineStr"/>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>6×4</t>
+        </is>
+      </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M202" t="n">
-        <v>1445500</v>
+        <v>2753500</v>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>В наличии</t>
+          <t>В резерве</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P202" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834pe-2/</t>
+          <t>http://techlot.ru/catalog/gruzovoj-samosval-faw-j6/</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>EA677728SP0000022</t>
+          <t>07020DL9071</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Dongfeng</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>C120L</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E203" t="n">
         <v>2023</v>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Жёлтый</t>
         </is>
       </c>
       <c r="G203" t="n">
-        <v>26912</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H203" t="inlineStr"/>
+      <c r="I203" t="inlineStr"/>
       <c r="J203" t="inlineStr"/>
       <c r="K203" t="inlineStr"/>
       <c r="L203" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M203" t="n">
-        <v>3176900</v>
+        <v>1894750</v>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>В резерве</t>
+          <t>В наличии</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/dongfeng-c120l-2/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-10/</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>LZFF31T61PD585792</t>
+          <t>07020DL8972</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>IVECO-Hongyan</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E204" t="n">
         <v>2023</v>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Жёлтый</t>
         </is>
       </c>
       <c r="G204" t="n">
-        <v>172691</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H204" t="inlineStr"/>
+      <c r="I204" t="inlineStr"/>
+      <c r="J204" t="inlineStr"/>
       <c r="K204" t="inlineStr"/>
       <c r="L204" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M204" t="n">
-        <v>2414050</v>
+        <v>1894750</v>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P204" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/hongyan/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-9/</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>XUHC12112P0000029</t>
+          <t>07020DL8973</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Dongfeng</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E205" t="n">
         <v>2023</v>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Жёлтый</t>
         </is>
       </c>
       <c r="G205" t="n">
-        <v>43000</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H205" t="inlineStr"/>
+      <c r="I205" t="inlineStr"/>
+      <c r="J205" t="inlineStr"/>
       <c r="K205" t="inlineStr"/>
       <c r="L205" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M205" t="n">
-        <v>2699500</v>
+        <v>1894750</v>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/c12112/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-8/</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>LFWKVXRP8N1F15369</t>
+          <t>X96A64R42P0025158</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>FAW</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>J6</t>
+          <t>NEXT A64R42</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E206" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G206" t="n">
-        <v>45000</v>
+        <v>352527</v>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Дизель</t>
         </is>
       </c>
       <c r="I206" t="n">
-        <v>390</v>
+        <v>121</v>
       </c>
       <c r="J206" t="inlineStr"/>
-      <c r="K206" t="inlineStr"/>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M206" t="n">
-        <v>2398100</v>
+        <v>1565125</v>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P206" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/faw-j6-7/</t>
+          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42-1/</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>X0T958920P0003051</t>
+          <t>07020DL9164</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E207" t="n">
         <v>2023</v>
       </c>
-      <c r="F207" t="inlineStr"/>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
       <c r="G207" t="n">
         <v>0</v>
       </c>
       <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr"/>
       <c r="J207" t="inlineStr"/>
       <c r="K207" t="inlineStr"/>
       <c r="L207" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M207" t="n">
-        <v>1237600</v>
+        <v>1894750</v>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892-2/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-6/</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>XD2972200J3000167</t>
+          <t>07020DL8864</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>ЦТТМ</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>972200</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E208" t="n">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="F208" t="inlineStr"/>
+        <v>2023</v>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
       <c r="G208" t="n">
         <v>0</v>
       </c>
       <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr"/>
       <c r="J208" t="inlineStr"/>
       <c r="K208" t="inlineStr"/>
       <c r="L208" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M208" t="n">
-        <v>1871200</v>
+        <v>1884750</v>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P208" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/972200/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-5/</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>X0T958920P0003054</t>
+          <t>07020DL9070</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Тонар</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>95892</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E209" t="n">
         <v>2023</v>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Синий</t>
+          <t>Жёлтый</t>
         </is>
       </c>
       <c r="G209" t="n">
         <v>0</v>
       </c>
       <c r="H209" t="inlineStr"/>
       <c r="I209" t="inlineStr"/>
       <c r="J209" t="inlineStr"/>
       <c r="K209" t="inlineStr"/>
       <c r="L209" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M209" t="n">
-        <v>1357225</v>
+        <v>1825500</v>
       </c>
       <c r="N209" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P209" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/95892/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-4/</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Y3M650128M0001145</t>
+          <t>07020DL5345</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>МАЗ</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>650128</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E210" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Красный</t>
+          <t>Жёлтый</t>
         </is>
       </c>
       <c r="G210" t="n">
-        <v>79839</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H210" t="inlineStr"/>
+      <c r="I210" t="inlineStr"/>
       <c r="J210" t="inlineStr"/>
       <c r="K210" t="inlineStr"/>
       <c r="L210" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M210" t="n">
-        <v>1666600</v>
+        <v>1825500</v>
       </c>
       <c r="N210" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P210" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/650128-2/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-3/</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>WKVDAC00300093229</t>
+          <t>07020DL9069</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Kassbohrer</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>CS</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E211" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Серый</t>
+          <t>Жёлтый</t>
         </is>
       </c>
       <c r="G211" t="n">
         <v>0</v>
       </c>
       <c r="H211" t="inlineStr"/>
       <c r="I211" t="inlineStr"/>
       <c r="J211" t="inlineStr"/>
       <c r="K211" t="inlineStr"/>
-      <c r="L211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L211" t="inlineStr"/>
       <c r="M211" t="n">
-        <v>1118800</v>
+        <v>1825500</v>
       </c>
       <c r="N211" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/kassbohrer-cs/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-2/</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>X8V924900P3S10193</t>
+          <t>07020DL9072</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>РИАТ</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>924900</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E212" t="n">
         <v>2023</v>
       </c>
-      <c r="F212" t="inlineStr"/>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
       <c r="G212" t="n">
         <v>0</v>
       </c>
       <c r="H212" t="inlineStr"/>
       <c r="I212" t="inlineStr"/>
       <c r="J212" t="inlineStr"/>
       <c r="K212" t="inlineStr"/>
-      <c r="L212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L212" t="inlineStr"/>
       <c r="M212" t="n">
-        <v>1340725</v>
+        <v>1825500</v>
       </c>
       <c r="N212" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900-2/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20-1/</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>X8V924900P3S10194</t>
+          <t>X96A64R42P0024557</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>РИАТ</t>
+          <t>ГАЗ</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>924900</t>
+          <t>NEXT A64R42</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E213" t="n">
         <v>2023</v>
       </c>
-      <c r="F213" t="inlineStr"/>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
       <c r="G213" t="n">
         <v>0</v>
       </c>
-      <c r="H213" t="inlineStr"/>
-      <c r="I213" t="inlineStr"/>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I213" t="n">
+        <v>121</v>
+      </c>
       <c r="J213" t="inlineStr"/>
-      <c r="K213" t="inlineStr"/>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L213" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M213" t="n">
-        <v>1555500</v>
+        <v>1759500</v>
       </c>
       <c r="N213" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/924900/</t>
+          <t>http://techlot.ru/catalog/gazel-gazelle-next-a64r42/</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>XZV3009A3N0003691</t>
+          <t>XUHMFR111R0000015</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>ГАЗ</t>
+          <t>Foton</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>3009А3</t>
+          <t>MFR111</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Легкий коммерческий</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E214" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G214" t="n">
-        <v>139128</v>
+        <v>103760</v>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Газ, бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I214" t="n">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="J214" t="inlineStr"/>
-      <c r="K214" t="inlineStr"/>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>4×2</t>
+        </is>
+      </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M214" t="n">
-        <v>1744700</v>
+        <v>2527213</v>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>В наличии</t>
-[...11 lines deleted...]
-      </c>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O214" t="inlineStr"/>
+      <c r="P214" t="inlineStr"/>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/30093/</t>
+          <t>http://techlot.ru/catalog/specializirovannyj-furgon-izotermicheskij-foton-mfr111/</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Y3M650128M0001143</t>
+          <t>07020DL9073</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>МАЗ</t>
+          <t>Aurora</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>650128</t>
+          <t>Forklift CQD20</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Автоспецтехника</t>
         </is>
       </c>
       <c r="E215" t="n">
-        <v>2020</v>
-[...5 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="F215" t="inlineStr"/>
       <c r="G215" t="n">
-        <v>103734</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H215" t="inlineStr"/>
+      <c r="I215" t="inlineStr"/>
+      <c r="J215" t="inlineStr"/>
       <c r="K215" t="inlineStr"/>
       <c r="L215" t="inlineStr">
         <is>
-          <t>Удовлетворительное</t>
+          <t>Хорошее</t>
         </is>
       </c>
       <c r="M215" t="n">
-        <v>1955900</v>
+        <v>1825500</v>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P215" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/650128/</t>
+          <t>http://techlot.ru/catalog/richtrak-aurora-forklift-cqd20/</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>XLRTE47MS0G158857</t>
+          <t>DZ25C230401100001</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>DAF</t>
+          <t>GOODENG</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>XF 105 460</t>
+          <t>GS250-LS</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Тягачи</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E216" t="n">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Белый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G216" t="n">
-        <v>0</v>
-[...13 lines deleted...]
-      </c>
+        <v>1531</v>
+      </c>
+      <c r="H216" t="inlineStr"/>
+      <c r="I216" t="inlineStr"/>
+      <c r="J216" t="inlineStr"/>
       <c r="K216" t="inlineStr"/>
       <c r="L216" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M216" t="n">
-        <v>3222000</v>
+        <v>5106850</v>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>В наличии</t>
+          <t>В резерве</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P216" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/ft-xf-105-460-2/</t>
+          <t>http://techlot.ru/catalog/goodeng-gs-250-ls/</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>XU42834PEP2001265</t>
+          <t>XZV3009Z6N0006873</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Автомаш</t>
+          <t>GAZELLE NEXT</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>2834PE</t>
+          <t>3009Z6</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Легкий коммерческий</t>
         </is>
       </c>
       <c r="E217" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G217" t="n">
-        <v>54644</v>
+        <v>98163</v>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Бензин</t>
+          <t>Дизель</t>
         </is>
       </c>
       <c r="I217" t="n">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
-      <c r="K217" t="inlineStr"/>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M217" t="n">
-        <v>1899800</v>
+        <v>1903750</v>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
-      <c r="O217" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O217" t="inlineStr"/>
+      <c r="P217" t="inlineStr"/>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/2834pe/</t>
+          <t>http://techlot.ru/catalog/3009z6/</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>XTC652005L1435752</t>
+          <t>XTAKS025LS1498407</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>КАМАЗ</t>
+          <t>ВАЗ (LADA)</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>6520-53</t>
+          <t>Largus</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Самосвалы</t>
+          <t>Легковые</t>
         </is>
       </c>
       <c r="E218" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Оранжевый</t>
+          <t>Белый</t>
         </is>
       </c>
       <c r="G218" t="n">
-        <v>135215</v>
+        <v>29176</v>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Дизель</t>
+          <t>Бензин</t>
         </is>
       </c>
       <c r="I218" t="n">
-        <v>400</v>
+        <v>66</v>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
-      <c r="K218" t="inlineStr"/>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
       <c r="L218" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M218" t="n">
-        <v>1470800</v>
+        <v>964723</v>
       </c>
       <c r="N218" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P218" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/6520-53/</t>
+          <t>http://techlot.ru/catalog/lada-largus/</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>EAR853395P0000015</t>
+          <t>LZFF31T65ND010916</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Не указана</t>
+          <t>IVECO-Hongyan</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>853395</t>
+          <t>908</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Прицепы/полуприцепы</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E219" t="n">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="F219" t="inlineStr"/>
+        <v>2022</v>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
       <c r="G219" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H219" t="inlineStr"/>
+        <v>201587</v>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
       <c r="I219" t="inlineStr"/>
-      <c r="J219" t="inlineStr"/>
-      <c r="K219" t="inlineStr"/>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
       <c r="L219" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M219" t="n">
-        <v>1144100</v>
+        <v>1763500</v>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P219" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/853395/</t>
+          <t>http://techlot.ru/catalog/x000d_-hongyan-908/</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>XTT316300P1000896</t>
+          <t>LZFF31T66ND010407</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>УАЗ</t>
+          <t>IVECO-Hongyan</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Patriot</t>
+          <t>908</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Самосвалы</t>
         </is>
       </c>
       <c r="E220" t="n">
         <v>2022</v>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Коричневый</t>
+          <t>Красный</t>
         </is>
       </c>
       <c r="G220" t="n">
-        <v>93377</v>
+        <v>201323</v>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Бензин</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr"/>
       <c r="J220" t="inlineStr">
         <is>
           <t>МКПП</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>4x4/все</t>
+          <t>8х4</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M220" t="n">
-        <v>1050998</v>
+        <v>1739500</v>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P220" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/uaz-patriot/</t>
+          <t>http://techlot.ru/catalog/x000d_-_x000d_-hongyan-908/</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>LV91AE2A6M4LSA273</t>
+          <t>10H1989</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Yema</t>
+          <t>Jin Chen</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>UBM MCBM-120W</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E221" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G221" t="n">
         <v>0</v>
       </c>
-      <c r="H221" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H221" t="inlineStr"/>
+      <c r="I221" t="inlineStr"/>
       <c r="J221" t="inlineStr"/>
       <c r="K221" t="inlineStr"/>
       <c r="L221" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M221" t="n">
-        <v>1186450</v>
+        <v>2400000</v>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P221" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/yema-ec30-3/</t>
+          <t>http://techlot.ru/catalog/item-9/</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>LV91AE2A5M4LSA278</t>
+          <t>1480-1481</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Yema</t>
+          <t>Провита</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1900bi</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E222" t="n">
         <v>2021</v>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Белый</t>
         </is>
       </c>
       <c r="G222" t="n">
-        <v>20667</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H222" t="inlineStr"/>
+      <c r="I222" t="inlineStr"/>
       <c r="J222" t="inlineStr"/>
       <c r="K222" t="inlineStr"/>
       <c r="L222" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M222" t="n">
-        <v>1486200</v>
+        <v>7075000</v>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P222" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>http://techlot.ru/catalog/yema-ec30-2/</t>
+          <t>http://techlot.ru/catalog/item-8/</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>LV91AE2AXM4LSA275</t>
+          <t>3454</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Yema</t>
+          <t>Keepler-Stan</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>RME-1300x2</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Легковые</t>
+          <t>Спецтехника</t>
         </is>
       </c>
       <c r="E223" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Синий</t>
         </is>
       </c>
       <c r="G223" t="n">
-        <v>9231</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H223" t="inlineStr"/>
+      <c r="I223" t="inlineStr"/>
       <c r="J223" t="inlineStr"/>
       <c r="K223" t="inlineStr"/>
       <c r="L223" t="inlineStr">
         <is>
           <t>Удовлетворительное</t>
         </is>
       </c>
       <c r="M223" t="n">
-        <v>1561000</v>
+        <v>407000</v>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>В наличии</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
           <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
         </is>
       </c>
       <c r="P223" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="Q223" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/rme-13/</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>Z9M1671195L009096</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Mercedes-Benz</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>GLE-класс</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E224" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>Чёрный</t>
+        </is>
+      </c>
+      <c r="G224" t="n">
+        <v>101035</v>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I224" t="n">
+        <v>244.7</v>
+      </c>
+      <c r="J224" t="inlineStr"/>
+      <c r="K224" t="inlineStr"/>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M224" t="n">
+        <v>4454000</v>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O224" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P224" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q224" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/mercedes-benz-gle-class/</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>X6S588513P0000123</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>ТЗА</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>588513</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E225" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G225" t="n">
+        <v>0</v>
+      </c>
+      <c r="H225" t="inlineStr"/>
+      <c r="I225" t="inlineStr"/>
+      <c r="J225" t="inlineStr"/>
+      <c r="K225" t="inlineStr"/>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M225" t="n">
+        <v>1483900</v>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O225" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P225" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q225" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/588513-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>X0T958920P0003079</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E226" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G226" t="n">
+        <v>0</v>
+      </c>
+      <c r="H226" t="inlineStr"/>
+      <c r="I226" t="inlineStr"/>
+      <c r="J226" t="inlineStr"/>
+      <c r="K226" t="inlineStr"/>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M226" t="n">
+        <v>1439467</v>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O226" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P226" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q226" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-10/</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>LFWMXXRXXN1F20043</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E227" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G227" t="n">
+        <v>0</v>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I227" t="n">
+        <v>420</v>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>Неудовлетворительное</t>
+        </is>
+      </c>
+      <c r="M227" t="n">
+        <v>316200</v>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O227" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P227" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q227" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-47/</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>LFWMXXRX3N1F19333</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E228" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G228" t="n">
+        <v>61646</v>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I228" t="n">
+        <v>420</v>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M228" t="n">
+        <v>3123235</v>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O228" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P228" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q228" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-45/</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>LFWLWXRL0N1F19639</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E229" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G229" t="n">
+        <v>22385</v>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I229" t="n">
+        <v>420</v>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M229" t="n">
+        <v>2631447</v>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O229" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P229" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q229" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-6x6-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>LFWKVXPP1N1F13322</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E230" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G230" t="n">
+        <v>84069</v>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I230" t="n">
+        <v>375</v>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M230" t="n">
+        <v>2437059</v>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O230" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P230" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q230" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-41/</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>JN1JANZ62U0100547</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>Infiniti</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>QX80</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E231" t="n">
+        <v>2019</v>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G231" t="n">
+        <v>123449</v>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I231" t="n">
+        <v>405</v>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr"/>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M231" t="n">
+        <v>4173250</v>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O231" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P231" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q231" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/infiniti-qx80/</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>AU20234644</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Shanmon</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>S900</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E232" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G232" t="n">
+        <v>0</v>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I232" t="n">
+        <v>102</v>
+      </c>
+      <c r="J232" t="inlineStr"/>
+      <c r="K232" t="inlineStr"/>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M232" t="n">
+        <v>2446945</v>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O232" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P232" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q232" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shanmon/</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>8250887</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Стройматик</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E233" t="n">
+        <v>2025</v>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G233" t="n">
+        <v>0</v>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I233" t="n">
+        <v>85</v>
+      </c>
+      <c r="J233" t="inlineStr"/>
+      <c r="K233" t="inlineStr"/>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M233" t="n">
+        <v>11458000</v>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O233" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P233" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q233" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/500/</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>EAR853395P0000013</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>ИнтерПрицеп</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>853385</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E234" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G234" t="n">
+        <v>0</v>
+      </c>
+      <c r="H234" t="inlineStr"/>
+      <c r="I234" t="inlineStr"/>
+      <c r="J234" t="inlineStr"/>
+      <c r="K234" t="inlineStr"/>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M234" t="n">
+        <v>1067000</v>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O234" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P234" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q234" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-7/</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>XD2972200NC000832</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Полуприцеп рефрижератор</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E235" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G235" t="n">
+        <v>0</v>
+      </c>
+      <c r="H235" t="inlineStr"/>
+      <c r="I235" t="inlineStr"/>
+      <c r="J235" t="inlineStr"/>
+      <c r="K235" t="inlineStr"/>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M235" t="n">
+        <v>2808625</v>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O235" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P235" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q235" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-972200-100000000/</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>Z0GGRW375N2000009</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>GRW375</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E236" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G236" t="n">
+        <v>0</v>
+      </c>
+      <c r="H236" t="inlineStr"/>
+      <c r="I236" t="inlineStr"/>
+      <c r="J236" t="inlineStr"/>
+      <c r="K236" t="inlineStr"/>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M236" t="n">
+        <v>1030750</v>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O236" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P236" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q236" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-5/</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>Z0GGRW375N2000010</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>GRW375</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E237" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G237" t="n">
+        <v>0</v>
+      </c>
+      <c r="H237" t="inlineStr"/>
+      <c r="I237" t="inlineStr"/>
+      <c r="J237" t="inlineStr"/>
+      <c r="K237" t="inlineStr"/>
+      <c r="L237" t="inlineStr"/>
+      <c r="M237" t="n">
+        <v>1030750</v>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O237" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P237" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q237" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-4/</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>64364399PTP320P0FW7287</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Ярославич</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>ПСП-20НР «Гигант»</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E238" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G238" t="n">
+        <v>0</v>
+      </c>
+      <c r="H238" t="inlineStr"/>
+      <c r="I238" t="inlineStr"/>
+      <c r="J238" t="inlineStr"/>
+      <c r="K238" t="inlineStr"/>
+      <c r="L238" t="inlineStr"/>
+      <c r="M238" t="n">
+        <v>2861550</v>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O238" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P238" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q238" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/20/</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>EAR853395P0000014</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>ИнтерПрицеп</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E239" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G239" t="n">
+        <v>0</v>
+      </c>
+      <c r="H239" t="inlineStr"/>
+      <c r="I239" t="inlineStr"/>
+      <c r="J239" t="inlineStr"/>
+      <c r="K239" t="inlineStr"/>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M239" t="n">
+        <v>1456000</v>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O239" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P239" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q239" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-4/</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>LFWMXXRX3N1F18666</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E240" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G240" t="n">
+        <v>25900</v>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I240" t="n">
+        <v>420</v>
+      </c>
+      <c r="J240" t="inlineStr"/>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>6х6</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M240" t="n">
+        <v>2933687</v>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O240" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P240" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q240" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-39/</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>X0T988800M0001104</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>9888</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E241" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G241" t="n">
+        <v>0</v>
+      </c>
+      <c r="H241" t="inlineStr"/>
+      <c r="I241" t="inlineStr"/>
+      <c r="J241" t="inlineStr"/>
+      <c r="K241" t="inlineStr"/>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M241" t="n">
+        <v>1575477</v>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O241" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P241" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q241" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/9888-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>LFWMXXRX0P1F01214</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>J6 CA3250P66K24T1E5</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E242" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G242" t="n">
+        <v>0</v>
+      </c>
+      <c r="H242" t="inlineStr"/>
+      <c r="I242" t="inlineStr"/>
+      <c r="J242" t="inlineStr"/>
+      <c r="K242" t="inlineStr"/>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M242" t="n">
+        <v>3108442</v>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O242" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P242" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q242" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-38/</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>XTC652005M1445605</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E243" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G243" t="n">
+        <v>71000</v>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I243" t="n">
+        <v>400</v>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr"/>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M243" t="n">
+        <v>1896000</v>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O243" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P243" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q243" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53-6/</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>LFWMXXRXXP1F07120</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E244" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G244" t="n">
+        <v>120000</v>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr"/>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr"/>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>Неудовлетворительное</t>
+        </is>
+      </c>
+      <c r="M244" t="n">
+        <v>1529756</v>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O244" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P244" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q244" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-37/</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>LZZ5DYSD9MN944848</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Howo</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>ZZ3407</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E245" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G245" t="n">
+        <v>135851</v>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I245" t="n">
+        <v>380</v>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr"/>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M245" t="n">
+        <v>2652200</v>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O245" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P245" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q245" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/howo-zz3407s3867e-4/</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>LZZ1DXVD4NW073132</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Howo</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>T5G</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E246" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G246" t="n">
+        <v>0</v>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I246" t="n">
+        <v>440</v>
+      </c>
+      <c r="J246" t="inlineStr"/>
+      <c r="K246" t="inlineStr"/>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M246" t="n">
+        <v>1688260</v>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O246" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P246" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q246" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/howo-t5g/</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>LFWNHXSD0P1H01267</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>CA4180P77K25E5</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E247" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G247" t="n">
+        <v>0</v>
+      </c>
+      <c r="H247" t="inlineStr"/>
+      <c r="I247" t="inlineStr"/>
+      <c r="J247" t="inlineStr"/>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M247" t="n">
+        <v>1808400</v>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O247" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P247" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q247" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-ca4180p77k25e5/</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>LZZ7CMWD6PC502897</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E248" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G248" t="n">
+        <v>159946</v>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I248" t="n">
+        <v>480</v>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M248" t="n">
+        <v>2284750</v>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O248" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P248" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q248" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sitrak-c7h-7/</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>CXG00765PNEN00231</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>XGMA</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>XG765N</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E249" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Желтый</t>
+        </is>
+      </c>
+      <c r="G249" t="n">
+        <v>0</v>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I249" t="n">
+        <v>102</v>
+      </c>
+      <c r="J249" t="inlineStr"/>
+      <c r="K249" t="inlineStr"/>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M249" t="n">
+        <v>3180250</v>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O249" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P249" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q249" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/xgma-xg765n/</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>XU42834PEP0000420</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>ГАЗель 3302</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E250" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G250" t="n">
+        <v>45845</v>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I250" t="n">
+        <v>106.7</v>
+      </c>
+      <c r="J250" t="inlineStr"/>
+      <c r="K250" t="inlineStr"/>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M250" t="n">
+        <v>1365375</v>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O250" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P250" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q250" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2834pe-5/</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>6011254594</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>Zoomlion</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>FD15</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E251" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Зелёный</t>
+        </is>
+      </c>
+      <c r="G251" t="n">
+        <v>2377</v>
+      </c>
+      <c r="H251" t="inlineStr"/>
+      <c r="I251" t="n">
+        <v>41</v>
+      </c>
+      <c r="J251" t="inlineStr"/>
+      <c r="K251" t="inlineStr"/>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M251" t="n">
+        <v>493334</v>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O251" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P251" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q251" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/zoomlion-fd15/</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>LFWKVXRP8P1F10255</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E252" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G252" t="n">
+        <v>0</v>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I252" t="n">
+        <v>375</v>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>Неудовлетворительное</t>
+        </is>
+      </c>
+      <c r="M252" t="n">
+        <v>531600</v>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O252" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P252" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q252" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-34/</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>X898491T1M0FA0054</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>СпецМаш</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>8490Т1</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E253" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F253" t="inlineStr"/>
+      <c r="G253" t="n">
+        <v>0</v>
+      </c>
+      <c r="H253" t="inlineStr"/>
+      <c r="I253" t="inlineStr"/>
+      <c r="J253" t="inlineStr"/>
+      <c r="K253" t="inlineStr"/>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M253" t="n">
+        <v>574092</v>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O253" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P253" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q253" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/8491t1-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>1040</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>БДМ-Агро</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>КС-14</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E254" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G254" t="n">
+        <v>50000</v>
+      </c>
+      <c r="H254" t="inlineStr"/>
+      <c r="I254" t="inlineStr"/>
+      <c r="J254" t="inlineStr"/>
+      <c r="K254" t="inlineStr"/>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M254" t="n">
+        <v>907923</v>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O254" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P254" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q254" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/14/</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>EAR853332N0000015</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>ИнтерПрицеп</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>85332-030</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E255" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G255" t="n">
+        <v>0</v>
+      </c>
+      <c r="H255" t="inlineStr"/>
+      <c r="I255" t="inlineStr"/>
+      <c r="J255" t="inlineStr"/>
+      <c r="K255" t="inlineStr"/>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M255" t="n">
+        <v>1508285</v>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O255" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P255" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q255" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/c-853332/</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>X0T988800M0001333</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>9888</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E256" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G256" t="n">
+        <v>0</v>
+      </c>
+      <c r="H256" t="inlineStr"/>
+      <c r="I256" t="inlineStr"/>
+      <c r="J256" t="inlineStr"/>
+      <c r="K256" t="inlineStr"/>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M256" t="n">
+        <v>1213375</v>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O256" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P256" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q256" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/9888-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>XTC658015M2560567</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>К5042</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E257" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G257" t="n">
+        <v>0</v>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I257" t="n">
+        <v>428</v>
+      </c>
+      <c r="J257" t="inlineStr"/>
+      <c r="K257" t="inlineStr"/>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>Неудовлетворительное</t>
+        </is>
+      </c>
+      <c r="M257" t="n">
+        <v>1913932</v>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O257" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P257" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q257" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/5042/</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>X898491T1M0FA0046</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>СпецМаш</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>8490Т1</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E258" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G258" t="n">
+        <v>0</v>
+      </c>
+      <c r="H258" t="inlineStr"/>
+      <c r="I258" t="inlineStr"/>
+      <c r="J258" t="inlineStr"/>
+      <c r="K258" t="inlineStr"/>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M258" t="n">
+        <v>568674</v>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O258" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P258" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q258" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/8491t1/</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>XTC652095L2544795</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Т2640</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E259" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G259" t="n">
+        <v>245000</v>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I259" t="n">
+        <v>401</v>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M259" t="n">
+        <v>3616000</v>
+      </c>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O259" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P259" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q259" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2640/</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>0031</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>Не указана</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>TX300</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E260" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>Бело-серый</t>
+        </is>
+      </c>
+      <c r="G260" t="n">
+        <v>5997</v>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr"/>
+      <c r="J260" t="inlineStr"/>
+      <c r="K260" t="inlineStr"/>
+      <c r="L260" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M260" t="n">
+        <v>2890750</v>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O260" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P260" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q260" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/tx300-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>LZGJX4Z67PX013434</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>SX331863366</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E261" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Зелёный</t>
+        </is>
+      </c>
+      <c r="G261" t="n">
+        <v>72774</v>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I261" t="n">
+        <v>550</v>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr"/>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M261" t="n">
+        <v>2945000</v>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O261" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P261" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q261" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx331863366-6/</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>LZGJX4W68NX055788</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Shacman</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>SX33186W366C</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E262" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G262" t="n">
+        <v>169397</v>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I262" t="n">
+        <v>440</v>
+      </c>
+      <c r="J262" t="inlineStr"/>
+      <c r="K262" t="inlineStr"/>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M262" t="n">
+        <v>2149875</v>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O262" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P262" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q262" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/shacman-sx33186w366c-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>LZZ7CMXD6PC613335</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E263" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G263" t="n">
+        <v>256004</v>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I263" t="n">
+        <v>540</v>
+      </c>
+      <c r="J263" t="inlineStr"/>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M263" t="n">
+        <v>3314000</v>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O263" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P263" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q263" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sitrak-c7h-6/</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>LZZ7CMXD4PC613334</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>SITRAK</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>C7H</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E264" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G264" t="n">
+        <v>258767</v>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I264" t="n">
+        <v>540</v>
+      </c>
+      <c r="J264" t="inlineStr"/>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>6х4</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M264" t="n">
+        <v>2583000</v>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O264" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P264" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q264" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/sitrak-c7h-5/</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>XZV3010GDN0001774</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Луидор 3010GD</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E265" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G265" t="n">
+        <v>347365</v>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I265" t="n">
+        <v>169</v>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr"/>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M265" t="n">
+        <v>1652500</v>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O265" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P265" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q265" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3010gd-4/</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>Z9M96340350502623</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Mercedes-Benz</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Actros</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E266" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G266" t="n">
+        <v>0</v>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I266" t="n">
+        <v>449</v>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr"/>
+      <c r="M266" t="n">
+        <v>1036267</v>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O266" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P266" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q266" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/mercedes-benz-actros/</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>X0T958920P0003082</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E267" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G267" t="n">
+        <v>0</v>
+      </c>
+      <c r="H267" t="inlineStr"/>
+      <c r="I267" t="inlineStr"/>
+      <c r="J267" t="inlineStr"/>
+      <c r="K267" t="inlineStr"/>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M267" t="n">
+        <v>1133000</v>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O267" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P267" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q267" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>CXG00836TM0FH5215</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>XGMA</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>XG836FH</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E268" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G268" t="n">
+        <v>4568</v>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I268" t="n">
+        <v>288</v>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>АКПП</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr"/>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M268" t="n">
+        <v>8236750</v>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O268" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P268" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q268" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/xgma-xg836fh/</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>XZV3010GDN0001785</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>ГАЗон Next 10</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E269" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G269" t="n">
+        <v>377321</v>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I269" t="n">
+        <v>168.9</v>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr"/>
+      <c r="L269" t="inlineStr"/>
+      <c r="M269" t="n">
+        <v>1782000</v>
+      </c>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O269" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P269" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q269" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3010gd-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>XUHZ81112R1000056</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Dongfeng</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>C80L</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E270" t="n">
+        <v>2024</v>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G270" t="n">
+        <v>113144</v>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I270" t="n">
+        <v>140</v>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>4х2</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M270" t="n">
+        <v>2084250</v>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O270" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P270" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q270" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/z81112-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>XZV3010GDN0001773</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>3010GD</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Грузовые</t>
+        </is>
+      </c>
+      <c r="E271" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G271" t="n">
+        <v>346162</v>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I271" t="n">
+        <v>169</v>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr"/>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M271" t="n">
+        <v>1183000</v>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O271" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P271" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q271" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/3010gd/</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>X0T958920P0003280</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E272" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G272" t="n">
+        <v>69360</v>
+      </c>
+      <c r="H272" t="inlineStr"/>
+      <c r="I272" t="inlineStr"/>
+      <c r="J272" t="inlineStr"/>
+      <c r="K272" t="inlineStr"/>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M272" t="n">
+        <v>1045000</v>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O272" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P272" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q272" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-4/</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>X0T958920P0003281</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E273" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>Черный</t>
+        </is>
+      </c>
+      <c r="G273" t="n">
+        <v>70020</v>
+      </c>
+      <c r="H273" t="inlineStr"/>
+      <c r="I273" t="inlineStr"/>
+      <c r="J273" t="inlineStr"/>
+      <c r="K273" t="inlineStr"/>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M273" t="n">
+        <v>1045000</v>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O273" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P273" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q273" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/9589/</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>487-Y</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>БДТ-3х22Ф</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E274" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G274" t="n">
+        <v>0</v>
+      </c>
+      <c r="H274" t="inlineStr"/>
+      <c r="I274" t="inlineStr"/>
+      <c r="J274" t="inlineStr"/>
+      <c r="K274" t="inlineStr"/>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M274" t="n">
+        <v>1360617</v>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O274" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P274" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q274" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/322/</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>KT493593</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>53100 MT BX</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E275" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G275" t="n">
+        <v>0</v>
+      </c>
+      <c r="H275" t="inlineStr"/>
+      <c r="I275" t="inlineStr"/>
+      <c r="J275" t="inlineStr"/>
+      <c r="K275" t="inlineStr"/>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M275" t="n">
+        <v>3528450</v>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O275" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P275" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q275" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-53100-mt-bx/</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>10504</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>БДМ</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>6,6х4ПК</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E276" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G276" t="n">
+        <v>0</v>
+      </c>
+      <c r="H276" t="inlineStr"/>
+      <c r="I276" t="inlineStr"/>
+      <c r="J276" t="inlineStr"/>
+      <c r="K276" t="inlineStr"/>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M276" t="n">
+        <v>880870</v>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O276" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P276" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q276" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/664/</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>23-00997</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>FAE</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>UMM/EX-150 VT 160сс</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E277" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F277" t="inlineStr"/>
+      <c r="G277" t="n">
+        <v>0</v>
+      </c>
+      <c r="H277" t="inlineStr"/>
+      <c r="I277" t="inlineStr"/>
+      <c r="J277" t="inlineStr"/>
+      <c r="K277" t="inlineStr"/>
+      <c r="L277" t="inlineStr"/>
+      <c r="M277" t="n">
+        <v>1536850</v>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O277" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P277" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q277" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/ummex-150-vt-160/</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>LZFF31T68ND010389</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>908 (8x4)</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E278" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G278" t="n">
+        <v>0</v>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I278" t="n">
+        <v>390</v>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr"/>
+      <c r="L278" t="inlineStr"/>
+      <c r="M278" t="n">
+        <v>1892250</v>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O278" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P278" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q278" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-7/</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>LZFF31T67ND010397</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E279" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G279" t="n">
+        <v>204825</v>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I279" t="n">
+        <v>390</v>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr"/>
+      <c r="L279" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M279" t="n">
+        <v>1732000</v>
+      </c>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O279" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P279" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q279" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-4/</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>LZFF31T60ND010340</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E280" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G280" t="n">
+        <v>196710</v>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I280" t="n">
+        <v>390</v>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr"/>
+      <c r="L280" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M280" t="n">
+        <v>1760500</v>
+      </c>
+      <c r="N280" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O280" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P280" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q280" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>LZFF31T60ND010208</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E281" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G281" t="n">
+        <v>220451</v>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I281" t="n">
+        <v>390</v>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr"/>
+      <c r="L281" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M281" t="n">
+        <v>1687750</v>
+      </c>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O281" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P281" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q281" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan-908-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>LFWMXXRX5P1F04304</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E282" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>Зелёный</t>
+        </is>
+      </c>
+      <c r="G282" t="n">
+        <v>99525</v>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I282" t="n">
+        <v>423</v>
+      </c>
+      <c r="J282" t="inlineStr"/>
+      <c r="K282" t="inlineStr"/>
+      <c r="L282" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M282" t="n">
+        <v>2642000</v>
+      </c>
+      <c r="N282" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O282" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P282" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q282" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-22/</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>Z0G945350P0008736</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>9453-0000010-50</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E283" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G283" t="n">
+        <v>0</v>
+      </c>
+      <c r="H283" t="inlineStr"/>
+      <c r="I283" t="inlineStr"/>
+      <c r="J283" t="inlineStr"/>
+      <c r="K283" t="inlineStr"/>
+      <c r="L283" t="inlineStr"/>
+      <c r="M283" t="n">
+        <v>1876000</v>
+      </c>
+      <c r="N283" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O283" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P283" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q283" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>VPUCUDA13PG610457</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Измельчитель</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E284" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G284" t="n">
+        <v>0</v>
+      </c>
+      <c r="H284" t="inlineStr"/>
+      <c r="I284" t="inlineStr"/>
+      <c r="J284" t="inlineStr"/>
+      <c r="K284" t="inlineStr"/>
+      <c r="L284" t="inlineStr"/>
+      <c r="M284" t="n">
+        <v>1597750</v>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O284" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P284" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q284" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>VPUCUDA13PG710458</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>Kverneland</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Измельчитель</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E285" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G285" t="n">
+        <v>0</v>
+      </c>
+      <c r="H285" t="inlineStr"/>
+      <c r="I285" t="inlineStr"/>
+      <c r="J285" t="inlineStr"/>
+      <c r="K285" t="inlineStr"/>
+      <c r="L285" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M285" t="n">
+        <v>1597750</v>
+      </c>
+      <c r="N285" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O285" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P285" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q285" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kverneland-dtx-300-sb/</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>229.1.89</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>ECO 1000</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E286" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F286" t="inlineStr"/>
+      <c r="G286" t="n">
+        <v>0</v>
+      </c>
+      <c r="H286" t="inlineStr"/>
+      <c r="I286" t="inlineStr"/>
+      <c r="J286" t="inlineStr"/>
+      <c r="K286" t="inlineStr"/>
+      <c r="L286" t="inlineStr"/>
+      <c r="M286" t="n">
+        <v>268700</v>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O286" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P286" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q286" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/eco-1000/</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>10640</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>БДМ-6x2М</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E287" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G287" t="n">
+        <v>0</v>
+      </c>
+      <c r="H287" t="inlineStr"/>
+      <c r="I287" t="inlineStr"/>
+      <c r="J287" t="inlineStr"/>
+      <c r="K287" t="inlineStr"/>
+      <c r="L287" t="inlineStr"/>
+      <c r="M287" t="n">
+        <v>734750</v>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O287" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P287" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q287" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6x2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>5300</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>7000ПС М «Мастер»</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E288" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G288" t="n">
+        <v>0</v>
+      </c>
+      <c r="H288" t="inlineStr"/>
+      <c r="I288" t="inlineStr"/>
+      <c r="J288" t="inlineStr"/>
+      <c r="K288" t="inlineStr"/>
+      <c r="L288" t="inlineStr"/>
+      <c r="M288" t="n">
+        <v>1528400</v>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O288" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P288" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q288" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/7000/</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>25-23.109</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Хозяин</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>РВС-1500Д</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E289" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F289" t="inlineStr"/>
+      <c r="G289" t="n">
+        <v>0</v>
+      </c>
+      <c r="H289" t="inlineStr"/>
+      <c r="I289" t="inlineStr"/>
+      <c r="J289" t="inlineStr"/>
+      <c r="K289" t="inlineStr"/>
+      <c r="L289" t="inlineStr"/>
+      <c r="M289" t="n">
+        <v>1324720</v>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O289" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P289" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q289" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/1500/</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>4800</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>КШКУ-12-05</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E290" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F290" t="inlineStr"/>
+      <c r="G290" t="n">
+        <v>0</v>
+      </c>
+      <c r="H290" t="inlineStr"/>
+      <c r="I290" t="inlineStr"/>
+      <c r="J290" t="inlineStr"/>
+      <c r="K290" t="inlineStr"/>
+      <c r="L290" t="inlineStr"/>
+      <c r="M290" t="n">
+        <v>351900</v>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O290" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P290" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q290" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/12-05-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>4799</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>КШКУ-12-05</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Сельхозтехника</t>
+        </is>
+      </c>
+      <c r="E291" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F291" t="inlineStr"/>
+      <c r="G291" t="n">
+        <v>0</v>
+      </c>
+      <c r="H291" t="inlineStr"/>
+      <c r="I291" t="inlineStr"/>
+      <c r="J291" t="inlineStr"/>
+      <c r="K291" t="inlineStr"/>
+      <c r="L291" t="inlineStr"/>
+      <c r="M291" t="n">
+        <v>351900</v>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O291" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P291" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q291" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/12-05/</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>LFWMXXRX7P1F07110</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E292" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G292" t="n">
+        <v>235710</v>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I292" t="n">
+        <v>420</v>
+      </c>
+      <c r="J292" t="inlineStr"/>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>8х4</t>
+        </is>
+      </c>
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M292" t="n">
+        <v>1628834</v>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O292" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P292" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q292" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-13/</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>XTT236031N1020414</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>УАЗ</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>UAZ Profi</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E293" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G293" t="n">
+        <v>108809</v>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>Газ</t>
+        </is>
+      </c>
+      <c r="I293" t="n">
+        <v>150</v>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr"/>
+      <c r="L293" t="inlineStr"/>
+      <c r="M293" t="n">
+        <v>556750</v>
+      </c>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O293" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P293" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q293" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/uaz-profi-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>XD2932200P1000062</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E294" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G294" t="n">
+        <v>0</v>
+      </c>
+      <c r="H294" t="inlineStr"/>
+      <c r="I294" t="inlineStr"/>
+      <c r="J294" t="inlineStr"/>
+      <c r="K294" t="inlineStr"/>
+      <c r="L294" t="inlineStr"/>
+      <c r="M294" t="n">
+        <v>2112250</v>
+      </c>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O294" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P294" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q294" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>XU42824NJN0002135</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Next</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E295" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G295" t="n">
+        <v>140593</v>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I295" t="n">
+        <v>150</v>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr"/>
+      <c r="L295" t="inlineStr"/>
+      <c r="M295" t="n">
+        <v>1588250</v>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O295" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P295" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q295" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2824nj/</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>XU42824NEN0000616</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Next</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E296" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G296" t="n">
+        <v>0</v>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I296" t="n">
+        <v>150</v>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr"/>
+      <c r="L296" t="inlineStr"/>
+      <c r="M296" t="n">
+        <v>1031500</v>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O296" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P296" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q296" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2824ne-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>4502270</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Forload</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>T3000</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E297" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G297" t="n">
+        <v>529</v>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I297" t="n">
+        <v>115</v>
+      </c>
+      <c r="J297" t="inlineStr"/>
+      <c r="K297" t="inlineStr"/>
+      <c r="L297" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M297" t="n">
+        <v>2353000</v>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O297" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P297" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q297" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/forload-t3000/</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>XU42824NEN0000614</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Next</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E298" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G298" t="n">
+        <v>0</v>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I298" t="n">
+        <v>150</v>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr"/>
+      <c r="L298" t="inlineStr"/>
+      <c r="M298" t="n">
+        <v>796000</v>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O298" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P298" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q298" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2824ne/</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>Z0GGRW375N2000016</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Gr.Tr.Ti16-B-R</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E299" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G299" t="n">
+        <v>0</v>
+      </c>
+      <c r="H299" t="inlineStr"/>
+      <c r="I299" t="inlineStr"/>
+      <c r="J299" t="inlineStr"/>
+      <c r="K299" t="inlineStr"/>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M299" t="n">
+        <v>1352000</v>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O299" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P299" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q299" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>Z0GGRW375N2000015</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Gr.Tr.Ti16-B-R</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E300" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G300" t="n">
+        <v>0</v>
+      </c>
+      <c r="H300" t="inlineStr"/>
+      <c r="I300" t="inlineStr"/>
+      <c r="J300" t="inlineStr"/>
+      <c r="K300" t="inlineStr"/>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M300" t="n">
+        <v>1370000</v>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O300" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P300" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q300" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>Z0GGRW375N2000005</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Gr.Tr.Ti16-B-R</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E301" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G301" t="n">
+        <v>0</v>
+      </c>
+      <c r="H301" t="inlineStr"/>
+      <c r="I301" t="inlineStr"/>
+      <c r="J301" t="inlineStr"/>
+      <c r="K301" t="inlineStr"/>
+      <c r="L301" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M301" t="n">
+        <v>1360500</v>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O301" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P301" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q301" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-grw375/</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>XU42834PEP2001245</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>2834PE</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E302" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G302" t="n">
+        <v>55371</v>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I302" t="n">
+        <v>107</v>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr"/>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M302" t="n">
+        <v>1533950</v>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O302" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P302" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q302" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/item/</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>CMI884ANC3HLA0323</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Cukurova</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>884</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E303" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G303" t="n">
+        <v>2010</v>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I303" t="n">
+        <v>102</v>
+      </c>
+      <c r="J303" t="inlineStr"/>
+      <c r="K303" t="inlineStr"/>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M303" t="n">
+        <v>4486375</v>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>В резерве</t>
+        </is>
+      </c>
+      <c r="O303" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P303" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q303" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cukurova-884/</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>XE17046D3P0000002</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>ГЕФ</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>7046D3</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Автоспецтехника</t>
+        </is>
+      </c>
+      <c r="E304" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G304" t="n">
+        <v>120000</v>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I304" t="n">
+        <v>166</v>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr"/>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M304" t="n">
+        <v>2386000</v>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O304" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P304" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q304" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/7046d3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>XD2932200P1000060</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E305" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G305" t="n">
+        <v>0</v>
+      </c>
+      <c r="H305" t="inlineStr"/>
+      <c r="I305" t="inlineStr"/>
+      <c r="J305" t="inlineStr"/>
+      <c r="K305" t="inlineStr"/>
+      <c r="L305" t="inlineStr"/>
+      <c r="M305" t="n">
+        <v>2112250</v>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O305" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P305" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q305" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200/</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>X0T958920P0003270</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E306" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>Чёрный</t>
+        </is>
+      </c>
+      <c r="G306" t="n">
+        <v>0</v>
+      </c>
+      <c r="H306" t="inlineStr"/>
+      <c r="I306" t="inlineStr"/>
+      <c r="J306" t="inlineStr"/>
+      <c r="K306" t="inlineStr"/>
+      <c r="L306" t="inlineStr"/>
+      <c r="M306" t="n">
+        <v>1473250</v>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O306" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P306" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q306" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>Z0G945350P0008823</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Grunwald</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>9453-0000010-50</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E307" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G307" t="n">
+        <v>0</v>
+      </c>
+      <c r="H307" t="inlineStr"/>
+      <c r="I307" t="inlineStr"/>
+      <c r="J307" t="inlineStr"/>
+      <c r="K307" t="inlineStr"/>
+      <c r="L307" t="inlineStr"/>
+      <c r="M307" t="n">
+        <v>1204750</v>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O307" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P307" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q307" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/grunwald-9453-0000010-50/</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>XD2932200P1000059</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E308" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G308" t="n">
+        <v>0</v>
+      </c>
+      <c r="H308" t="inlineStr"/>
+      <c r="I308" t="inlineStr"/>
+      <c r="J308" t="inlineStr"/>
+      <c r="K308" t="inlineStr"/>
+      <c r="L308" t="inlineStr"/>
+      <c r="M308" t="n">
+        <v>2111500</v>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O308" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P308" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q308" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>XD2932200P1000022</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>CTTM Cargoline</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>932200</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E309" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G309" t="n">
+        <v>0</v>
+      </c>
+      <c r="H309" t="inlineStr"/>
+      <c r="I309" t="inlineStr"/>
+      <c r="J309" t="inlineStr"/>
+      <c r="K309" t="inlineStr"/>
+      <c r="L309" t="inlineStr"/>
+      <c r="M309" t="n">
+        <v>2133250</v>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O309" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P309" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q309" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/cttm-cargoline-932200-520000000/</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>NR9STRY1KPA128077</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Star Trailer</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>STRY</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E310" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G310" t="n">
+        <v>0</v>
+      </c>
+      <c r="H310" t="inlineStr"/>
+      <c r="I310" t="inlineStr"/>
+      <c r="J310" t="inlineStr"/>
+      <c r="K310" t="inlineStr"/>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M310" t="n">
+        <v>3416500</v>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O310" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P310" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q310" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/star-treyler-stry/</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>REDSTAR-NF00-2216 38</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>REDSTAR</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>T28/28</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Спецтехника</t>
+        </is>
+      </c>
+      <c r="E311" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>Жёлтый</t>
+        </is>
+      </c>
+      <c r="G311" t="n">
+        <v>1406</v>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I311" t="n">
+        <v>75</v>
+      </c>
+      <c r="J311" t="inlineStr"/>
+      <c r="K311" t="inlineStr"/>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M311" t="n">
+        <v>2584000</v>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O311" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P311" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q311" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/redstar-2828/</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>EA677728SP0000022</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Dongfeng</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>C120L</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E312" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G312" t="n">
+        <v>26912</v>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I312" t="n">
+        <v>166</v>
+      </c>
+      <c r="J312" t="inlineStr"/>
+      <c r="K312" t="inlineStr"/>
+      <c r="L312" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M312" t="n">
+        <v>3176900</v>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O312" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P312" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q312" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/dongfeng-c120l-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>LZFF31T61PD585792</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>IVECO-Hongyan</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E313" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G313" t="n">
+        <v>172691</v>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I313" t="n">
+        <v>390</v>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr"/>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M313" t="n">
+        <v>2195500</v>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O313" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P313" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q313" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/hongyan/</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>LFWKVXRP8N1F15369</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>FAW</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>J6</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E314" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G314" t="n">
+        <v>45000</v>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I314" t="n">
+        <v>390</v>
+      </c>
+      <c r="J314" t="inlineStr"/>
+      <c r="K314" t="inlineStr"/>
+      <c r="L314" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M314" t="n">
+        <v>2278000</v>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O314" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P314" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q314" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/faw-j6-7/</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>X0T958920P0003051</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E315" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F315" t="inlineStr"/>
+      <c r="G315" t="n">
+        <v>0</v>
+      </c>
+      <c r="H315" t="inlineStr"/>
+      <c r="I315" t="inlineStr"/>
+      <c r="J315" t="inlineStr"/>
+      <c r="K315" t="inlineStr"/>
+      <c r="L315" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M315" t="n">
+        <v>1056500</v>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O315" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P315" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q315" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>XD2972200J3000167</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>ЦТТМ</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>972200</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E316" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F316" t="inlineStr"/>
+      <c r="G316" t="n">
+        <v>0</v>
+      </c>
+      <c r="H316" t="inlineStr"/>
+      <c r="I316" t="inlineStr"/>
+      <c r="J316" t="inlineStr"/>
+      <c r="K316" t="inlineStr"/>
+      <c r="L316" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M316" t="n">
+        <v>1871200</v>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O316" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P316" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q316" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/972200/</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>X0T958920P0003054</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Тонар</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>95892</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E317" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G317" t="n">
+        <v>0</v>
+      </c>
+      <c r="H317" t="inlineStr"/>
+      <c r="I317" t="inlineStr"/>
+      <c r="J317" t="inlineStr"/>
+      <c r="K317" t="inlineStr"/>
+      <c r="L317" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M317" t="n">
+        <v>1234750</v>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O317" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P317" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q317" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/95892/</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>Y3M650128M0001145</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>МАЗ</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>650128</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E318" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G318" t="n">
+        <v>79839</v>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I318" t="n">
+        <v>423</v>
+      </c>
+      <c r="J318" t="inlineStr"/>
+      <c r="K318" t="inlineStr"/>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M318" t="n">
+        <v>1516000</v>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O318" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P318" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q318" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/650128-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>WKVDAC00300093229</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>Kassbohrer</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>CS</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E319" t="n">
+        <v>2018</v>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>Серый</t>
+        </is>
+      </c>
+      <c r="G319" t="n">
+        <v>0</v>
+      </c>
+      <c r="H319" t="inlineStr"/>
+      <c r="I319" t="inlineStr"/>
+      <c r="J319" t="inlineStr"/>
+      <c r="K319" t="inlineStr"/>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M319" t="n">
+        <v>1018000</v>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O319" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P319" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q319" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/kassbohrer-cs/</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>X8V924900P3S10194</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>РИАТ</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>924900</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E320" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F320" t="inlineStr"/>
+      <c r="G320" t="n">
+        <v>0</v>
+      </c>
+      <c r="H320" t="inlineStr"/>
+      <c r="I320" t="inlineStr"/>
+      <c r="J320" t="inlineStr"/>
+      <c r="K320" t="inlineStr"/>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M320" t="n">
+        <v>1328750</v>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O320" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P320" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q320" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/924900/</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>XZV3009A3N0003691</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>ГАЗ</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>3009А3</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E321" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G321" t="n">
+        <v>139128</v>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>Газ, бензин</t>
+        </is>
+      </c>
+      <c r="I321" t="n">
+        <v>107</v>
+      </c>
+      <c r="J321" t="inlineStr"/>
+      <c r="K321" t="inlineStr"/>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M321" t="n">
+        <v>1440750</v>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O321" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P321" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q321" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/30093/</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>Y3M650128M0001143</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>МАЗ</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>650128</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E322" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>Красный</t>
+        </is>
+      </c>
+      <c r="G322" t="n">
+        <v>103734</v>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I322" t="n">
+        <v>423</v>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr"/>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M322" t="n">
+        <v>1779000</v>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O322" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P322" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q322" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/650128/</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>XLRTE47MS0G158857</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>DAF</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>XF 105 460</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Тягачи</t>
+        </is>
+      </c>
+      <c r="E323" t="n">
+        <v>2017</v>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G323" t="n">
+        <v>0</v>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I323" t="n">
+        <v>462</v>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr"/>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M323" t="n">
+        <v>2930000</v>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O323" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P323" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q323" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/ft-xf-105-460-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>XU42834PEP2001265</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>Автомаш</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>2834PE</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Легкий коммерческий</t>
+        </is>
+      </c>
+      <c r="E324" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G324" t="n">
+        <v>54644</v>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I324" t="n">
+        <v>107</v>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr"/>
+      <c r="L324" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M324" t="n">
+        <v>1569000</v>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O324" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P324" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q324" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/2834pe/</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>XTC652005L1435752</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>КАМАЗ</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>6520-53</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Самосвалы</t>
+        </is>
+      </c>
+      <c r="E325" t="n">
+        <v>2020</v>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>Оранжевый</t>
+        </is>
+      </c>
+      <c r="G325" t="n">
+        <v>135215</v>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>Дизель</t>
+        </is>
+      </c>
+      <c r="I325" t="n">
+        <v>400</v>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr"/>
+      <c r="L325" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M325" t="n">
+        <v>1338000</v>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O325" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P325" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q325" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/6520-53/</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>EAR853395P0000015</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>Не указана</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>853395</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Прицепы/полуприцепы</t>
+        </is>
+      </c>
+      <c r="E326" t="n">
+        <v>2023</v>
+      </c>
+      <c r="F326" t="inlineStr"/>
+      <c r="G326" t="n">
+        <v>0</v>
+      </c>
+      <c r="H326" t="inlineStr"/>
+      <c r="I326" t="inlineStr"/>
+      <c r="J326" t="inlineStr"/>
+      <c r="K326" t="inlineStr"/>
+      <c r="L326" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M326" t="n">
+        <v>1041000</v>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O326" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P326" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q326" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/853395/</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>XTT316300P1000896</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>УАЗ</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Patriot</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E327" t="n">
+        <v>2022</v>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>Коричневый</t>
+        </is>
+      </c>
+      <c r="G327" t="n">
+        <v>93377</v>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>Бензин</t>
+        </is>
+      </c>
+      <c r="I327" t="n">
+        <v>110</v>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>МКПП</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>4x4/все</t>
+        </is>
+      </c>
+      <c r="L327" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M327" t="n">
+        <v>834250</v>
+      </c>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O327" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P327" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q327" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/uaz-patriot/</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>LV91AE2A6M4LSA273</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>Yema</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E328" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G328" t="n">
+        <v>0</v>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>Электро</t>
+        </is>
+      </c>
+      <c r="I328" t="n">
+        <v>95</v>
+      </c>
+      <c r="J328" t="inlineStr"/>
+      <c r="K328" t="inlineStr"/>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M328" t="n">
+        <v>1186450</v>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O328" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P328" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q328" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/yema-ec30-3/</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>LV91AE2A5M4LSA278</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Yema</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E329" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>Белый</t>
+        </is>
+      </c>
+      <c r="G329" t="n">
+        <v>20667</v>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Электро</t>
+        </is>
+      </c>
+      <c r="I329" t="n">
+        <v>95</v>
+      </c>
+      <c r="J329" t="inlineStr"/>
+      <c r="K329" t="inlineStr"/>
+      <c r="L329" t="inlineStr">
+        <is>
+          <t>Удовлетворительное</t>
+        </is>
+      </c>
+      <c r="M329" t="n">
+        <v>1486200</v>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>Продано</t>
+        </is>
+      </c>
+      <c r="O329" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P329" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q329" t="inlineStr">
+        <is>
+          <t>http://techlot.ru/catalog/yema-ec30-2/</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>LV91AE2AXM4LSA275</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Yema</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Легковые</t>
+        </is>
+      </c>
+      <c r="E330" t="n">
+        <v>2021</v>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>Синий</t>
+        </is>
+      </c>
+      <c r="G330" t="n">
+        <v>9231</v>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Электро</t>
+        </is>
+      </c>
+      <c r="I330" t="n">
+        <v>95</v>
+      </c>
+      <c r="J330" t="inlineStr"/>
+      <c r="K330" t="inlineStr"/>
+      <c r="L330" t="inlineStr">
+        <is>
+          <t>Требует ремонта</t>
+        </is>
+      </c>
+      <c r="M330" t="n">
+        <v>1332250</v>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>В наличии</t>
+        </is>
+      </c>
+      <c r="O330" t="inlineStr">
+        <is>
+          <t>Солнечногорский р-н, п. 2-ая Смирновка, Ленинградское шоссе, 71 км.</t>
+        </is>
+      </c>
+      <c r="P330" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="Q330" t="inlineStr">
         <is>
           <t>http://techlot.ru/catalog/yema-ec30/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>